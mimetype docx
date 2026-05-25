--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2384-8202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113437773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology on label images: multilayer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Fränti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaiz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Khati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (06), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.34.6.063017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Graphs for Satellite Image Time Series: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2-41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2025.3622200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-G3CF: Gaussian Contrastive Cross-Channel Fusion for Multimodal Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.8002005. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2025.3564181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Autoencoder with Gaussian Random Field prior: Application to unsupervised animal detection in aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.600-609. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DMASC: Accessible, explainable 3D point clouds classification. Application to Bi-spectral Topo-bathymetric lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.175-197. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353070v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection needs change information: improving deep 3D point cloud change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3359484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic prototypical network for few shot remote sensing scene classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.151-156. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2023.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC3DCD: Unsupervised learning for multiclass 3D point cloud change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.168-183. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Domain Adaptation for Instance Segmentation: Extracting Dwellings in Temporary Settlements Across Various Geographical Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getachew Workineh Gella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3336929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end learned early classification of time series for in-season crop type mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rußwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.445-456. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamese KPConv: 3D multiple change detection from raw point clouds using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.274-291. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Unsupervised Learning for 3D ALS Point Clouds Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipan Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.100044. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2305.03529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Active Contour Model for Delineating Glacier Calving Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Heidler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Loebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Scheinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.5615912. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3296539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2022 IEEE Geoscience and Remote Sensing Society Data Fusion Contest: Semisupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Hansch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2022.3219935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Guidance Meets Supervised Contrastive Learning: Vehicle Detection in Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoàng-Ân Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (15), pp.3689. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14153689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based Models in Earth Observation: from Generation to Semi-supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.5613211. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3126428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Semantic Segmentation in Earth Observation: The MiniFrance suite, dataset analysis and multi-task network study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, pp.3125-3160. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-020-05943-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROCO: CROSS-MODAL CONTRASTIVE LEARNING FOR LOCALIZATION OF EARTH OBSERVATION DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-H. Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-A. Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tiede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-2-2022, pp.415-421. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2022-415-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2022 IEEE GRSS Data Fusion Contest: Semisupervised Learning [Technical Committees]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Hansch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.334-337. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2022.3144291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliff Change Detection Using Siamese Kpconv Deep Network on 3d Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.649-656. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-649-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03684625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed-Based Attribute Profiles With Semantic Prior Knowledge for Remote Sensing Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.2574-2591. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3153110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Detection of Marine Animals in High Resolution Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF DEGRADED ACACIA TREE SPECIES USING DEEP NEURAL NETWORKS ON UAV DRONE IMAGERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Â. Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Odwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-3-2022, pp.455-462. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-455-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeMatch: Unsupervised Cross-Region Adaptation by Temporal Shift Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Nyborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Assent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Digital Terrain Models From Point Clouds: ALS2DTM Dataset and Rasterization-Based GAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-An Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.4980-4989. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3182030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection in Urban Point Clouds: An Experimental Comparison with Simulated 3D Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (13), pp.2629. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13132629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian U-Net: Estimating Uncertainty in Semantic Segmentation of Earth Observation Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.3836. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13193836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of remote sensing data with morphological attributes profiles: a decade of advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.43-71. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2021.3051859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D URBAN CHANGE DETECTION WITH POINT CLOUD SIAMESE NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XLIII-B3-2021, pp.879-886. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-879-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Median-Tree: An Efficient Counterpart of Tree-of-Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Mirmahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.108-127. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2020-0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-based change detection on acacia xanthophloea species degradation along lake Nakuru Riparian reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XLIII-B3-2021, pp.347-352. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-347-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic segmentation of LiDAR points clouds: Rasterisation beyond Digital Elevation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2958858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Instance Matching with Learned Geometric Soft-Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dirk Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.687. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi9110687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTIVE DIGITAL TERRAIN MODEL ANALYSIS IN ATTRIBUTE SPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Etaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.1203-1209. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-1203-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Network for Full-Waveforms Lidar Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M B Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.515 - 520. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b3-2020-515-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Object Detection in Remote Sensing Images Based on Super-Resolution with Auxiliary Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (19), pp.3152. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12193152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Processing of Sentinel Imagery for Monitoring of Acacia Forest Degradation in Lake Nakuru Riparian Reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, V-3-2020, pp.525-532. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2020-525-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Fine: One-Stage Detector of Small Objects Under Various Backgrounds in Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.2501. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12152501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the Special Issue on Paving the Way for the Future of Urban Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Taubenbock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.6533-6536. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3046096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component trees for image sequences and streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Mirmahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.255-262. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BREIZHCROPS: A TIME SERIES DATASET FOR CROP TYPE MAPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zollner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Körner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.1545-1551. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-1545-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOBIA at the Terapixel Scale: Toward Efficient Mapping of Small Woody Features from Heterogeneous VHR Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Faucqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Desclée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8010046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Classification of Hyperspectral Data: A Comparative Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2019.2912563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance transform regression for spatially-aware deep semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.102809. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2019.102809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Framework for Combining Multiple Segmentations in Geographic Object-Based Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Tasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8020070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ship identification and characterization in Sentinel-1 SAR images with multi-task deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11242997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition and Inclusion Hierarchies of Images: A Comprehensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging4020033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising Very High Resolution Optical Remote Sensing Images: Application and Optimization of Non Local Bayes method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.691-700. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2793537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Feature-Based Attribute Profiles for Optical Remote Sensing Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (2), pp.1199-1212. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2761402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute Profiles on Derived Textural Features for Highly Textured Optical Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (7), pp.1125-1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond RGB: Very High Resolution Urban Remote Sensing With Multimodal Deep Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, pp.20-32. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Profiles from Attribute Filtering for Classification of Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.249-256. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2773367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute profiles on derived features for urban land cover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Höhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (3), pp.183-193. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14358/PERS.83.3.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Seamless Multi-view Scene Analysis From Satellite to Street-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dirk Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Produit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (10), pp.1884 - 1899. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2017.2684300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Hilbert Schmidt Independence Criterion and Surrogate-Kernel-Based Feature Selection for Hyperspectral Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (4), pp.2385-2398. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2016.2642479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segment-before-Detect: Vehicle Detection and Classification through Semantic Segmentation of Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), page 1-18. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9040368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Bag of Subpaths Kernel for Learning on Hierarchical Image Representations and Multi-Source Remote Sensing Data Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9030196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local 2D pattern spectra as connected region descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H.F. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Contributions from the 12th International Symposium on Mathematical Morphology, 1, pp.203 - 215. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector attribute profiles for hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (6), pp.3208-3220. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2513424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Path Filtering at the Region Scale for Efficient and Robust Road Network Extraction from Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Advances in Pattern Recognition in Remote Sensing, 83, pp.195 - 204. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Tree Construction for Multiscale Image Representation and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Havel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-016-0604-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ground-level panoramas and aerial imagery for change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-spatial Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Mobile Mapping with Ubiquitous Point Clouds, 19 (3), pp.222-232. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10095020.2016.1244998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of Remote Sensing Images with Pattern Spectra Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue "Mathematical Morphology in Geoinformatics", </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi5120228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic segmentation of TV-streams by watershed transform and vectorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2014.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerTurbo manifold learning algorithm for weakly labelled hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1070-1078. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2304304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Quasi-Flat Zones Filtering Using Area Threshold and Region Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), pp.397-409. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Spectral Morphological Template Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (12), pp.934-945. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconnections and Hierarchical Representations for Grayscale and Multiband Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Slezak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1), pp.14--27. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2161322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study with new accuracy metrics for target volume contouring in pet image guided radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Beichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruynooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (11), pp.2006-2024. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2202322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two level strategy for audio segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.270-277. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised image segmentation using watershed transform, fuzzy classification and evolutionary computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (15), pp.2364-2374. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Hit-or-Miss Transform for Template Matching in Very Noisy Astronomical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (11), pp.2470-2480. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Morphological Processing of Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (9), pp.1394-1401. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3099707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hit-or-Miss Transform for Multivariate Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ronse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (8), pp.760-764. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2009.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Morphological Size-distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (1), pp.013010. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3099707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological description of colour images for content-based image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (11), pp.2505-2517. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2009.2027363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et suivi de l'évolution des schorres de la baie du Mont-Saint-Michel (1986-2006) à partir d'images satellites haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desguée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3-4, pp. 3-11 + planches d'illustrations pp. 69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning in Image Processing, Special issue of the EURASIP Journal on Advances in Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.160. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/927950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lexicographical Ordering in Multivariate Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2007.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-trimmed lexicographical extrema for pseudo-morphological image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (3), pp.165-174. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2007.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie mathématique binaire pour l'extraction automatique des bâtiments dans les images THRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3-4), pp.333-352. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.17.333-352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Robust Shot Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-007-0033-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Multivariate Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (11), pp.2914-2929. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2007.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la recherche d'extraits pertinents dans les séquences vidéo. Application aux retransmissions télévisées de matchs de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (10), pp.1311-1340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'espace teinte-saturation-luminance pour la segmentation spatiale et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (1), pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation de séquences vidéo. Indices liés au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (4), pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Real-Time Segmentation of Uncompressed Video Sequences for Content-Based Search and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Holler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Time Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (1), pp.73-98. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1077-2014(02)00115-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (176)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Content-Based Time Series Retrieval using Pattern Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Avellaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands. pp.473-476, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Benchmarking of Foundation Models in Remote Sensing: A Capabilities Encoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nashville, TN, United States. pp.3087-3097, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Feature Reduction for Deep Learningbased Seasonal Sea Ice Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Uebbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald L. Joakimsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi T. Luppino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iver Martinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Lights Deep Learning Conference (NLDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Fine-Tuning of Geospatial Foundation Models: Effects of Label Availability and Temporal Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Castiglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Isla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian B Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 Workshop - TerraBytes - Towards global datasets and models for Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment spécialiser DINOv2 pour l'astronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Labels or Better Labels? A Semantic Segmentation Study Case Using Historical Aerial Images for Tree Delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitória Barbosa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Athens, Greece. pp.9604-9608, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic World – A Novel Benchmark Dataset for Semi-Supervised Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Kröber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping earth mounds from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baki Uzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Pande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cachin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Athènes, Greece. pp.4044-4049, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide Detection in 3D Point Clouds With Deep Siamese Convolutional Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.4574-4577, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant detection from ultra high resolution remote sensing images: A Semantic Segmentation approach based on fuzzy loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Pande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baki Uzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des ressources en eau à partir de séries temporelles d’images satellitaires à l’aide d’un réseau de neurones pour graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Dynamic Earth Net: Spatio-Temporal Graph Benchmark for Satellite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOW SUPERVISION&amp;quot; DEEP CLUSTER CHANGE DETECTION (CDCLUSTER) ON REMOTE SENSING RGB DATA: TOWARDS THE UNSUPERVISING CLUSTERING FRAMEWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.6656-6659, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning UAV-Based Above-Ground Biomass Regression Models in Sparse Training Data Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kröber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.3322-3325, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Autoencoder with Gaussian Random Field prior: application to unsupervised animal detection in aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1620-1624, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de techniques d'apprentissage sur graphes pour la segmentation sémantique de séries temporelles d'images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning–Based Bathymetry Mapping from Multispectral Satellite Data Around Europa Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khishma Modoosoodun Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOMARE 2022: International Conference European Spatial Data for Coastal and Marine Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint Malo (FR), France. pp.97-111, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16213-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic Variational Auto-Encoder for Remote Sensing Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Marine Animal Detection from Remote Sensing Images Using Vector-Quantized Variational Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.5559-5562, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIRACLES : HIgh-Resolution imAgery for CLiff Erosion Studies – utilisation des images Pléiades pour le suivi de l’érosion du front de falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Taouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau d’observation du littoral de Normandie et des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau d’observation du littoral de Normandie et des Hauts-de-France, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Object Detection in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, France. pp.1245-1248, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’imagerie satellite oblique (Pléiades) au suivi et à la compréhension de l’érosion des falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Taouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire technique du réseau national des observatoires du trait de côte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Vector-Quantized Variational Autoencoder Inner Metrics for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 26th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.435-441, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost Multispectral Scene Analysis with Modality Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2022 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Waikoloa /Virtual, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV51458.2022.00339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Deep SORT: Réidentification par mécanisme d’attention sans apprentissage explicite de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Deep Simple Online Real-time Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Reconnaissance des Formes, Image, Apprentissage, Perception (RFIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Addition of a New Modality through Self-Training for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Reconnaissance des Formes, Image, Apprentissage, Perception (RFIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Prototypical Network for Few-Shot Remote Sensing Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAI 2022 - 3rd International Conference on Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencodeurs variationnels à registre de vecteurs pour la détection d'anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2022 - (Congrès Reconnaissance des Formes, Image, Apprentissage et Perception)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Active Contour Models for Delineating Glacier Calving Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Heidler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Loebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Scheinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.4490-4493, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Deep Simple Online Real-time Tracking: Efficient Re-Identification by Attention without Explicit Similarity Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR) 2022 - 26th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.3522-3528, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less Labels, More Modalities: A Self-Training Framework to Reuse Pretrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Workshop on Pattern Recognition in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajout non supervisé d’une modalité pour la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Active Learning from Multispectral Data Through Cross-Modality Prediction Inconsistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2021 - 28th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of oblique satellite imagery to monitor and understand the coastal cliff erosion in France and Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Taouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Geomorphology: a Mediterranean perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, visioconférence, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Attentive Feature Fusion for Multispectral Pedestrian Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2021 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Waikoloa /Virtual, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV48630.2021.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de changements urbains 3D par un réseau Siamois sur nuage de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Deep Learning with Monte Carlo Dropout for Qualification of Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high resolution Airborne PolSAR Image Classification using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajouter une modalité complementaire sans annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Pb/Zn-stressed plant communities: challenges of centimetre- to millimetre-scale UAV sensing for training deep-learning schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas JB Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie De Boisvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bellenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Geoscience Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geosensor Systems group, TU Dresden; Department of Exploration, Helmholtz Institute Freiberg for Resource Technology (HIF), Sep 2023, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Based Models for Earth Observation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR Workshop on Energy Based Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic Variational Auto-Encoder for Remote Sensing Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and Generation of Earth Observation Images using a Joint Energy-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Change Detection in Urban 3D Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ristorcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thénoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDF-Distil: including Prediction Disagreements in Feature-based Distillation for object detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2021 - 32nd British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Deep Simple Online Real-Time Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPA 2021 -12th International Symposium on Image and Signal Processing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Zagreb, Croatia. pp.138-144, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA52656.2021.9552062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Morphological Hierarchies for Image Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 – 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan (virtual), Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Pattern Spectra using Tree Representation of the Image for Patch Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Mirmahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Youssefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2021 - IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala / Virtual, Sweden. pp.107-119, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed-based attribute profiles for pixel classification of remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2021 - IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala / Virtual, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based Models for Earth Observation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localize to Classify and Classify to Localize: Mutual Guidance in Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV 2020 - The 15th Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Kyoto / Virtual, Japan. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69538-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral Fusion for Object Detection with Cyclic Fuse-and-Refine Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abou Dabi, United Arab Emirates. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Auxiliary Losses for Semi-Supervised Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2020: European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de Fusion de Cartes de Caractéristiques pour la Détection Multispectrale par Réseaux de Neurones Profonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2020 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Vannes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Detection and Counting from VHR Satellite Images: Efforts and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.256-259, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIO-TEMPORAL OBJECT STABILITY FOR MONITORING EVOLVING AREAS IN SATELLITE IMAGE TIME SERIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS (Virtual Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de réseaux de neurones de super-résolution pour la détection d'objets de petite taille dans les images de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2020 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Object Detection from Remote Sensing Images with the Help of Object-Focused Super-Resolution Using Wasserstein GANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data annotation with active learning: application to environmental surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2020 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BreizhCrops: A Satellite Time Series Dataset for Crop Type Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Körner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time Series Workshop of the 36th International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task deep learning from Sentinel-1 SAR: ship detection, classification and length estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS'19 : Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Classification for Agricultural Monitoring from Satellite Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Körner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI for Social Good Workshop at International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Benchmarking for Image Compositing Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Workshop on Unmanned Aerial Vehicles in Geomatics (UAV-g)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enschede, Netherlands. pp.303-308, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W13-303-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaicing Fidelity Geometrical Assessment Based on SURF Point Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Workshop on Unmanned Aerial Vehicles in Geomatics (UAV-g)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enschede, Netherlands. pp.309-315, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W13-309-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning geometric soft constraints for multi-view instance matching across street-level panoramas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8808935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxel-based attribute profiles on lidar data for land cover mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones semi-supervisés pour la segmentation sémantique en télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage et classification de nuage de points sur la base d'attributs morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Mapping Of Accessibility Signs With Deep Learning From Ground-level Imagery and Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8808961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Min-Trees over Sentinel-1 Time Series for Flood Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 10th International Workshop on the Analysis of Multitemporal Remote Sensing Images (MultiTemp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Shanghai, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2019.8866948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Urban Growth with Spatial Filtering of Satellite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE (Joint Urban Remote Sensing Event )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multi-view instance detection with learned geometric soft-constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan D. Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationcal Conference on Computer Vision (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute profiles for satellite image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction non supervisée de descripteurs pour des suivis environnementaux aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasterization strategies for airborne LiDAR classification using attribute profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8808945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de rastérisation pour la classification de données LiDAR aéroportées par profils d'attributs morphologiques *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Data are needed for Semantic Segmentation in Earth Observation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments from Attribute Profiles for Remote Sensing Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bruzzone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale semantic classification: outcome of the first year of Inria aerial image labeling benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangkang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Khalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Remote Sensing Images Using Attribute Profiles and Feature Profiles from Different Trees: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif pour l'annotation d'images aériennes appliqué aux suivis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2018 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buried Object Detection from B-Scan Ground Penetrating Radar Data Using Faster-RCNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de données LiDAR bi-spectral topo-bathymétriques par une approche multi-échelle : Application en milieu fluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Adversarial Networks for Realistic Synthesis of Hyperspectral Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning to Assist Annotation of Aerial Images in Environmental Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2018 - 16th International Conference on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Optimized Denoising Method applied to the Spot World Heritage Initiative and its Spot 5 Supermode images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nosavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baillarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'objets enterrés par apprentissage profond sur imagerie géoradar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple segmentations through a flexible framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Tasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la méthode de débruitage Non Local Bayes pour les images satellites optiques à très haute résolution spatiale : applications dans le contexte des missions Pléiades et Spot World Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation sémantique profonde par régression sur cartes de distances signées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOBIA at the Terapixel Scale: From VHR Satellite Images to Small Woody Features at the Pan-European Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Faucqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Desclée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBIA-based Monitoring of Riparian Vegetation Applied to the Identification of Degraded Acacia Xanthophloea along Lake Nakuru, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ogao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Ayugi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France. pp.18 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR image texture tracking using a pointwise graph-based model for glacier displacement measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fort Worth (TX), United States. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données géographiques participatives et d'images aériennes par apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASSIFICATION OF VHR REMOTE SENSING IMAGES USING LOCAL FEATURE-BASED ATTRIBUTE PROFILES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Heterogeneous Data in Convolutional Networks for Urban Semantic Labeling (Invited Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for urban remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Randrianarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Ferecatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable extraction of small woody features (swf) at the pan-european scale using open source solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Faucqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Desclée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA EO Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and large-scale land cover classification using multiscale image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Balem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Flat Zones for Angular Data Simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fontainebleau, France. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones profonds et fusion de données pour la segmentation sémantique d'images aériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREYC, 2017, Colleville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS \& Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS 2017 : Big Data from Space Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute Profiles from Partitioning Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMM 2017 - 13th International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate denoising method applied to very high resolution optical remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2277705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP LEARNING FOR SEMANTIC SEGMENTATION OF REMOTE SENSING IMAGES WITH RICH SPECTRAL CONTENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Learning from Earth Observation and OpenStreetMap Data to Get Faster Better Semantic Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARTHVISION 2017 IEEE/ISPRS CVPR Workshop. Large Scale Computer Vision for Remote Sensing Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usability of deep networks for object-based image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geographic Object-Based Image Analysis (GEOBIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological tools for spatial and multiscale analysis of passive microwave remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment (MicroRad)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new penalisation term for image retrieval in clique neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human detection from aerial imagery for automatic counting of shellfish gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation of Earth Observation Data Using Multimodal and Multi-scale Deep Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54181-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiscale features for classification of hyperspectral images: a sequence based kernel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Resolutions into Hierarchical Representations for kernel-based Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Conference on Geographic Object-Based Image Analysis (GEOBIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classifier Selection Approach for Hyperspectral Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of multiscale visual representations for satellite image big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Big Data from Space (BiDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Santa Cruz de Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Useful is Region-based Classification of Remote Sensing Images in a Deep Learning Framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7730327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphBPT: An Efficient Hierarchical Data Structure for Image Representation and Probabilistic Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.301-312, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subpath kernel for learning hierarchical image representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Workshop on Graph-based Representations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beijing, China. pp.34-43, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18224-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards land cover map updating with ground-level panoramic photos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nailya Bogrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mobile Mapping Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Local Descriptors from 2D Connected Pattern Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H.F. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond MSER: Maximally Stable Regions using Tree of Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive hit or miss transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Curic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cris Luengo Hendriks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.741-752, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local 2D Pattern Spectra as Connected Region Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H.F. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast building extraction by multiscale analysis of digital surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffering hierarchical representation of color video streams for interactive object selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite image retrieval with pattern spectra descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Information Mining: Geospatial Intelligence from Earth Observation (IIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Network Extraction from Remote Sensing using Region-based Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Pattern Recognition in Remote Sensing (PRRS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. to be published</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral image representation through alpha-trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-EUSC-JRC 9th Conference on Image Information Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bucarest, Romania. pp.37-40, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/25852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral image classification from multiscale description with constrained connectivity and metric learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An end-member based ordering relation for the morphological description of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial Quasi-flat Zones for Color Image Simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden. pp.231-242, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation d'images hyperspectrales sous forme d'arbres alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi - Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France. pp.ID 502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Schemes for Computing α-tree Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Havel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden. pp.111-122, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Image Representation Simplification Driven by Region Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Naples, Italy. pp.562-571, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41181-6_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classwise supervised ordering approach for morphology based hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tsukuba, Japan. pp.WePSAT2.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classwise hyperspectral image classification with PerTurbo method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 - 2012 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.6883 - 6886, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated mapping of coastline from high resolution satellite images using supervised segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international conference on Geographic Object- Based Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rio de Janeiro, Brazil. pp.515-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast image and video segmentation based on alpha-tree multiscale representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Signal Image Technology &amp; Internet based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sorrento - Naples, Italy. pp.336-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Image and Signal Processing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dubrovnik, Croatia. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille vidéo orientée objet, une approche générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Complexes, Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal quasi-flat zones for morphological video segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Intra, Italy. pp.178-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Segmentation of TV-streams by mathematical morphology and vectorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterSpeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation thématique : apport de la vectorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en recherche d'information et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new axiomatic for hyper-connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Intra, Italy. pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised image segmentation: application to mapping and monitoring of salt marsh vegetation in the Mont-Saint-Michel bay from high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-EUSC-JRC 2011 - image Information Mining: Geospatial Intelligence from Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Ispra - Varese, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation vidéo interactive par zones quasi-plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bordeaux, France. pp.ID156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic segmentation: application of mathematical morphology to textual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMM, Internation Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones quasi-plates spatio-temporelles et segmentation morphologique de s equences vid eo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stéganographie : une solution pour enrichir le contenu des vidéos numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la Recherche en IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cherbourg, France. pp.#187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hyperconnections to hypercomponent tree: Application to document image binarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Slezak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Applications of Digital Geometry and Mathematical Morphology (WADGMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Istanbul, Turkey. paper #5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected component trees for multivariate image processing applications in astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Slezak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IAPR International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.4089-4092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video object mining: issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Semantic Computing (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and monitoring of salt-marsh vegetation and tidal channel network fom high resolution imagery (1975-2006). Example of the Mont-Saint-Michel Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour la classification non supervisée en segmentation d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation par ligne de partage des eaux avec marqueurs spatiaux et spectraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.#426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de détecteurs d'objets urbains à partir d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC) Atelier Extraction de COnnaissance à partir d'Images (ECOI),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COASTLINE EXTRACTION IN VHR IMAGERY USING MATHEMATICAL MORPHOLOGY WITH SPATIAL AND SPECTRAL KNOWLEDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPRS Congress Beijing 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, China. pp.1305-1310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multivariate Hit-or-Miss Transform for Conjoint Spatial and Spectral Template Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.226-235, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69905-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical Object Detection with a Robust Hit-or-Miss Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Vollmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EURASIP European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On morphological color texture characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brazil. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basin morphology approach to colour image segmentation by region merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Japan. pp.935-944, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76386-4_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending morphological signatures for visual pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Pattern Recognition in Information Systems (PRIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Funchal, Portugal. pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic building extraction in VHR images using advanced morphological operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ISPRS Joint Workshop on Remote Sensing and Data Fusion over Urban Areas (URBAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.INSPEC #9702691, </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URS.2007.371825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-opérateurs morphologiques multivariés basés sur les extrema lexicographiques alpha-tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone ORASIS de vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge from markers in watershed segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Computer Analysis of Images and Patterns (CAIP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria. pp.579-586, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74272-2_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation par ligne de partage des eaux basée sur des connaissances texturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On machine learning in watershed segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning in Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Greece. pp.187-192, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2007.4414304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation de méthodes de segmentation par utilisation de connaissances et approche génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Extraction de COnnaissance à partir d'Images (ECOI), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo multivariate morphological operators based on alpha-trimmed lexicographical extrema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Turkey. pp.367-372, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2007.4383721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des bâtiments dans les images THRS avec la morphologie mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'une classification non supervisée floue à la segmentation par ligne de partage des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology Applied to the Segmentation and Classification of Galaxies in Multispectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed Segmentation of Remotely Sensed Images Based on a Supervised Fuzzy Pixel Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences And Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.3712-3715, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2006.951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Morphological Covariance Applied to Texture Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimedia Content Representation, Classification and Security (IWMRCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Turkey. pp.522-529, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11848035_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction Multicritère de Texte Incrusté dans les Séquences Vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril L'Orphelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Siamese KPConv: Early Encoding and Less Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Lights Deep Learning Conference (NLDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DMASC: accessible, explainable 3D point clouds classification. Application to bi-spectral topo-bathymetric LiDAR data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , pp.EGU23-7115, 2023, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active detection for aerial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS &amp; Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BiDS' 2017 - Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la mer par apprentissage profond : quelques exemples d’applications pour protéger notre bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Littoral: un bien commun ? Une approche pluridisciplinaire. Actes du Séminaire International de l'Institut Archipel. Université Bretagne Sud, 17-19 juin 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-224, 2021, 978-2-9573619-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoGraph: Graph-Based Multi-view Object Detection with Geometric Cues End-to-End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano D’aronco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan D Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision – ECCV 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.488-504, 2020, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58571-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute Filtering of Urban Point Clouds Using Max-Tree on Voxel Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-402, 2019, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Template Matching in Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Low-Level Color Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Springer Netherlands, pp.241-277, 2014, Lecture Notes in Computational Vision and Biomechanics, 978-94-007-7583-1. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7584-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color representation and processing in polar color spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lezoray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Fernandez-Maloigne, Frédérique Robert-Inacio, and Ludovic Macaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Color Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 1-40 (Chapter 1), 2013, 9781848213470 (Print) / 9781118561966 (Online). </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118561966.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et traitement couleur dans des espaces polaires : intensité, teinte et saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lézoray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Fernandez-Maloigne, Ludovic Macaire et Frédérique Robert-Inacio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie numérique : Avancées et perspectives pour la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, Chapitre 1, 2012, Traité IC2 signal et image, 9782746232051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological texture description of grayscale and color images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics (vol. 169)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-74, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for unsupervised classification in image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Guillet and Gilbert Ritschard and Djamel Zighed and Henri Briand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in knowledge discovery and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.113-131, 2010, Studies in Computational Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate mathematical morphology applied to colour image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Collet and Jocelyn Chanussot and Kacem Chehdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multivariate image processing: methods and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - John Wiley, pp.303-337, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image features from morphological scale-spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dacheng Tao and Dong Xu and Xuelong Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Mining from Multimedia Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Publishing, pp.32-79, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning in Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lézoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSMODNet: A Closer Look at Few-Shot Detection in Multispectral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nkegoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Words to Wavelengths: VLMs for Few-Shot Multispectral Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nkegoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EoS-FM: Can an Ensemble of Specialist Models act as a Generalist Feature Extractor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Vector-Quantized Variational Autoencoder Inner Metrics for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Learning for Early Classification of Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Körner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle detection and counting from VHR satellite images: efforts and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'événements dans une séquence vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université François Rabelais - Tours, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00278073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multivaluées et supervisées en morphologie mathématique et applications en analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Strasbourg, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00515901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId684"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2384-8202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113437773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Graphs for Satellite Image Time Series: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2-41. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2025.3622200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology on label images: multilayer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Fränti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaiz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Khati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (06), pp.063017. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.34.6.063017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-G3CF: Gaussian Contrastive Cross-Channel Fusion for Multimodal Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.8002005. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2025.3564181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Autoencoder with Gaussian Random Field prior: Application to unsupervised animal detection in aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.600-609. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DMASC: Accessible, explainable 3D point clouds classification. Application to Bi-spectral Topo-bathymetric lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.175-197. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353070v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic prototypical network for few shot remote sensing scene classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.151-156. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2023.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection needs change information: improving deep 3D point cloud change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3359484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Domain Adaptation for Instance Segmentation: Extracting Dwellings in Temporary Settlements Across Various Geographical Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getachew Workineh Gella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3336929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end learned early classification of time series for in-season crop type mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rußwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.445-456. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamese KPConv: 3D multiple change detection from raw point clouds using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.274-291. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Unsupervised Learning for 3D ALS Point Clouds Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipan Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.100044. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2305.03529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Active Contour Model for Delineating Glacier Calving Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Heidler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Loebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Scheinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.5615912. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3296539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC3DCD: Unsupervised learning for multiclass 3D point cloud change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.168-183. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Semantic Segmentation in Earth Observation: The MiniFrance suite, dataset analysis and multi-task network study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, pp.3125-3160. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-020-05943-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2022 IEEE Geoscience and Remote Sensing Society Data Fusion Contest: Semisupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Hansch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2022.3219935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Guidance Meets Supervised Contrastive Learning: Vehicle Detection in Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoàng-Ân Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (15), pp.3689. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14153689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based Models in Earth Observation: from Generation to Semi-supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.5613211. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3126428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROCO: CROSS-MODAL CONTRASTIVE LEARNING FOR LOCALIZATION OF EARTH OBSERVATION DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-H. Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-A. Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tiede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-2-2022, pp.415-421. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2022-415-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2022 IEEE GRSS Data Fusion Contest: Semisupervised Learning [Technical Committees]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Hansch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.334-337. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2022.3144291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliff Change Detection Using Siamese Kpconv Deep Network on 3d Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.649-656. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-649-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03684625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Detection of Marine Animals in High Resolution Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF DEGRADED ACACIA TREE SPECIES USING DEEP NEURAL NETWORKS ON UAV DRONE IMAGERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Â. Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Odwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-3-2022, pp.455-462. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-455-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed-Based Attribute Profiles With Semantic Prior Knowledge for Remote Sensing Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.2574-2591. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3153110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeMatch: Unsupervised Cross-Region Adaptation by Temporal Shift Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Nyborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Assent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Digital Terrain Models From Point Clouds: ALS2DTM Dataset and Rasterization-Based GAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-An Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.4980-4989. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3182030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection in Urban Point Clouds: An Experimental Comparison with Simulated 3D Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (13), pp.2629. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13132629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian U-Net: Estimating Uncertainty in Semantic Segmentation of Earth Observation Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.3836. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13193836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of remote sensing data with morphological attributes profiles: a decade of advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.43-71. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2021.3051859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D URBAN CHANGE DETECTION WITH POINT CLOUD SIAMESE NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XLIII-B3-2021, pp.879-886. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-879-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Median-Tree: An Efficient Counterpart of Tree-of-Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Mirmahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.108-127. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2020-0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-based change detection on acacia xanthophloea species degradation along lake Nakuru Riparian reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XLIII-B3-2021, pp.347-352. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-347-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Object Detection in Remote Sensing Images Based on Super-Resolution with Auxiliary Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (19), pp.3152. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12193152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Processing of Sentinel Imagery for Monitoring of Acacia Forest Degradation in Lake Nakuru Riparian Reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, V-3-2020, pp.525-532. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2020-525-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTIVE DIGITAL TERRAIN MODEL ANALYSIS IN ATTRIBUTE SPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Etaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.1203-1209. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-1203-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Network for Full-Waveforms Lidar Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M B Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.515 - 520. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b3-2020-515-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Fine: One-Stage Detector of Small Objects Under Various Backgrounds in Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.2501. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12152501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the Special Issue on Paving the Way for the Future of Urban Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Taubenbock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.6533-6536. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3046096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component trees for image sequences and streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Mirmahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.255-262. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BREIZHCROPS: A TIME SERIES DATASET FOR CROP TYPE MAPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zollner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Körner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.1545-1551. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-1545-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic segmentation of LiDAR points clouds: Rasterisation beyond Digital Elevation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2958858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Instance Matching with Learned Geometric Soft-Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dirk Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.687. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi9110687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOBIA at the Terapixel Scale: Toward Efficient Mapping of Small Woody Features from Heterogeneous VHR Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Faucqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Desclée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8010046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Classification of Hyperspectral Data: A Comparative Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2019.2912563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance transform regression for spatially-aware deep semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.102809. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2019.102809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Framework for Combining Multiple Segmentations in Geographic Object-Based Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Tasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8020070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ship identification and characterization in Sentinel-1 SAR images with multi-task deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11242997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Feature-Based Attribute Profiles for Optical Remote Sensing Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (2), pp.1199-1212. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2761402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute Profiles on Derived Textural Features for Highly Textured Optical Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (7), pp.1125-1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition and Inclusion Hierarchies of Images: A Comprehensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging4020033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising Very High Resolution Optical Remote Sensing Images: Application and Optimization of Non Local Bayes method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.691-700. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2793537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond RGB: Very High Resolution Urban Remote Sensing With Multimodal Deep Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, pp.20-32. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Profiles from Attribute Filtering for Classification of Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.249-256. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2773367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segment-before-Detect: Vehicle Detection and Classification through Semantic Segmentation of Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), page 1-18. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9040368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Bag of Subpaths Kernel for Learning on Hierarchical Image Representations and Multi-Source Remote Sensing Data Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9030196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute profiles on derived features for urban land cover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Höhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (3), pp.183-193. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14358/PERS.83.3.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Seamless Multi-view Scene Analysis From Satellite to Street-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dirk Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Produit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (10), pp.1884 - 1899. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2017.2684300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Hilbert Schmidt Independence Criterion and Surrogate-Kernel-Based Feature Selection for Hyperspectral Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (4), pp.2385-2398. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2016.2642479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Path Filtering at the Region Scale for Efficient and Robust Road Network Extraction from Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Advances in Pattern Recognition in Remote Sensing, 83, pp.195 - 204. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Tree Construction for Multiscale Image Representation and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Havel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-016-0604-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local 2D pattern spectra as connected region descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H.F. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Contributions from the 12th International Symposium on Mathematical Morphology, 1, pp.203 - 215. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector attribute profiles for hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (6), pp.3208-3220. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2513424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ground-level panoramas and aerial imagery for change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-spatial Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Mobile Mapping with Ubiquitous Point Clouds, 19 (3), pp.222-232. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10095020.2016.1244998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of Remote Sensing Images with Pattern Spectra Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue "Mathematical Morphology in Geoinformatics", </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi5120228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic segmentation of TV-streams by watershed transform and vectorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2014.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerTurbo manifold learning algorithm for weakly labelled hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1070-1078. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2304304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Quasi-Flat Zones Filtering Using Area Threshold and Region Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), pp.397-409. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Spectral Morphological Template Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (12), pp.934-945. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconnections and Hierarchical Representations for Grayscale and Multiband Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Slezak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1), pp.14--27. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2161322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study with new accuracy metrics for target volume contouring in pet image guided radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Beichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruynooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (11), pp.2006-2024. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2202322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two level strategy for audio segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.270-277. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised image segmentation using watershed transform, fuzzy classification and evolutionary computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (15), pp.2364-2374. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Morphological Processing of Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (9), pp.1394-1401. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3099707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hit-or-Miss Transform for Multivariate Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ronse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (8), pp.760-764. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2009.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Morphological Size-distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (1), pp.013010. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3099707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological description of colour images for content-based image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (11), pp.2505-2517. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2009.2027363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Hit-or-Miss Transform for Template Matching in Very Noisy Astronomical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (11), pp.2470-2480. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning in Image Processing, Special issue of the EURASIP Journal on Advances in Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.160. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/927950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lexicographical Ordering in Multivariate Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2007.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-trimmed lexicographical extrema for pseudo-morphological image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (3), pp.165-174. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2007.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et suivi de l'évolution des schorres de la baie du Mont-Saint-Michel (1986-2006) à partir d'images satellites haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desguée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3-4, pp. 3-11 + planches d'illustrations pp. 69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie mathématique binaire pour l'extraction automatique des bâtiments dans les images THRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3-4), pp.333-352. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.17.333-352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Robust Shot Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-007-0033-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Multivariate Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (11), pp.2914-2929. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2007.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la recherche d'extraits pertinents dans les séquences vidéo. Application aux retransmissions télévisées de matchs de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (10), pp.1311-1340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'espace teinte-saturation-luminance pour la segmentation spatiale et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (1), pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation de séquences vidéo. Indices liés au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (4), pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Real-Time Segmentation of Uncompressed Video Sequences for Content-Based Search and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Holler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Time Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (1), pp.73-98. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1077-2014(02)00115-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (178)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer Affinity for Tracking: Efficient reidentification of anchor-based detections in non-constant frame rate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Pattern Recognition (ICPR 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-driven morphological feature spaces for interactive scene analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th - International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Benchmarking of Foundation Models in Remote Sensing: A Capabilities Encoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nashville, TN, United States. pp.3087-3097, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Content-Based Time Series Retrieval using Pattern Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Avellaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands. pp.473-476, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Feature Reduction for Deep Learningbased Seasonal Sea Ice Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Uebbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald L. Joakimsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi T. Luppino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iver Martinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Lights Deep Learning Conference (NLDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Fine-Tuning of Geospatial Foundation Models: Effects of Label Availability and Temporal Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Castiglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Isla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian B Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 Workshop - TerraBytes - Towards global datasets and models for Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment spécialiser DINOv2 pour l'astronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide Detection in 3D Point Clouds With Deep Siamese Convolutional Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.4574-4577, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic World – A Novel Benchmark Dataset for Semi-Supervised Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Kröber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping earth mounds from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baki Uzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Pande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cachin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Athènes, Greece. pp.4044-4049, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant detection from ultra high resolution remote sensing images: A Semantic Segmentation approach based on fuzzy loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Pande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baki Uzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des ressources en eau à partir de séries temporelles d’images satellitaires à l’aide d’un réseau de neurones pour graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Labels or Better Labels? A Semantic Segmentation Study Case Using Historical Aerial Images for Tree Delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitória Barbosa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Athens, Greece. pp.9604-9608, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning UAV-Based Above-Ground Biomass Regression Models in Sparse Training Data Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kröber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.3322-3325, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Autoencoder with Gaussian Random Field prior: application to unsupervised animal detection in aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1620-1624, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de techniques d'apprentissage sur graphes pour la segmentation sémantique de séries temporelles d'images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning–Based Bathymetry Mapping from Multispectral Satellite Data Around Europa Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khishma Modoosoodun Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOMARE 2022: International Conference European Spatial Data for Coastal and Marine Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint Malo (FR), France. pp.97-111, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16213-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic Variational Auto-Encoder for Remote Sensing Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Marine Animal Detection from Remote Sensing Images Using Vector-Quantized Variational Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.5559-5562, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Object Detection in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, France. pp.1245-1248, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIRACLES : HIgh-Resolution imAgery for CLiff Erosion Studies – utilisation des images Pléiades pour le suivi de l’érosion du front de falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Taouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau d’observation du littoral de Normandie et des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau d’observation du littoral de Normandie et des Hauts-de-France, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’imagerie satellite oblique (Pléiades) au suivi et à la compréhension de l’érosion des falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Taouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire technique du réseau national des observatoires du trait de côte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Dynamic Earth Net: Spatio-Temporal Graph Benchmark for Satellite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOW SUPERVISION&amp;quot; DEEP CLUSTER CHANGE DETECTION (CDCLUSTER) ON REMOTE SENSING RGB DATA: TOWARDS THE UNSUPERVISING CLUSTERING FRAMEWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.6656-6659, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Prototypical Network for Few-Shot Remote Sensing Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAI 2022 - 3rd International Conference on Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Deep SORT: Réidentification par mécanisme d’attention sans apprentissage explicite de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Deep Simple Online Real-time Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Reconnaissance des Formes, Image, Apprentissage, Perception (RFIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Addition of a New Modality through Self-Training for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Reconnaissance des Formes, Image, Apprentissage, Perception (RFIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Deep Simple Online Real-time Tracking: Efficient Re-Identification by Attention without Explicit Similarity Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2022 - 26th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.3522-3528, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencodeurs variationnels à registre de vecteurs pour la détection d'anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2022 - (Congrès Reconnaissance des Formes, Image, Apprentissage et Perception)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Active Contour Models for Delineating Glacier Calving Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Heidler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Loebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Scheinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.4490-4493, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less Labels, More Modalities: A Self-Training Framework to Reuse Pretrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Workshop on Pattern Recognition in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajout non supervisé d’une modalité pour la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Vector-Quantized Variational Autoencoder Inner Metrics for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 26th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.435-441, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost Multispectral Scene Analysis with Modality Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2022 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Waikoloa /Virtual, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV51458.2022.00339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high resolution Airborne PolSAR Image Classification using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajouter une modalité complementaire sans annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Based Models for Earth Observation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR Workshop on Energy Based Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic Variational Auto-Encoder for Remote Sensing Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and Generation of Earth Observation Images using a Joint Energy-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Pb/Zn-stressed plant communities: challenges of centimetre- to millimetre-scale UAV sensing for training deep-learning schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas JB Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie De Boisvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bellenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Geoscience Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geosensor Systems group, TU Dresden; Department of Exploration, Helmholtz Institute Freiberg for Resource Technology (HIF), Sep 2023, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of oblique satellite imagery to monitor and understand the coastal cliff erosion in France and Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Taouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Geomorphology: a Mediterranean perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, visioconférence, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Attentive Feature Fusion for Multispectral Pedestrian Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2021 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Waikoloa /Virtual, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV48630.2021.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de changements urbains 3D par un réseau Siamois sur nuage de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Deep Learning with Monte Carlo Dropout for Qualification of Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Change Detection in Urban 3D Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ristorcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thénoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDF-Distil: including Prediction Disagreements in Feature-based Distillation for object detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2021 - 32nd British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Deep Simple Online Real-Time Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPA 2021 -12th International Symposium on Image and Signal Processing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Zagreb, Croatia. pp.138-144, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA52656.2021.9552062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Morphological Hierarchies for Image Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 – 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan (virtual), Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Pattern Spectra using Tree Representation of the Image for Patch Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Mirmahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Youssefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2021 - IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala / Virtual, Sweden. pp.107-119, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed-based attribute profiles for pixel classification of remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2021 - IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala / Virtual, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based Models for Earth Observation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localize to Classify and Classify to Localize: Mutual Guidance in Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV 2020 - The 15th Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Kyoto / Virtual, Japan. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69538-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Active Learning from Multispectral Data Through Cross-Modality Prediction Inconsistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2021 - 28th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de Fusion de Cartes de Caractéristiques pour la Détection Multispectrale par Réseaux de Neurones Profonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2020 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Vannes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Detection and Counting from VHR Satellite Images: Efforts and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.256-259, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIO-TEMPORAL OBJECT STABILITY FOR MONITORING EVOLVING AREAS IN SATELLITE IMAGE TIME SERIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS (Virtual Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Object Detection from Remote Sensing Images with the Help of Object-Focused Super-Resolution Using Wasserstein GANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de réseaux de neurones de super-résolution pour la détection d'objets de petite taille dans les images de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2020 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data annotation with active learning: application to environmental surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2020 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral Fusion for Object Detection with Cyclic Fuse-and-Refine Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abou Dabi, United Arab Emirates. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Auxiliary Losses for Semi-Supervised Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2020: European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaicing Fidelity Geometrical Assessment Based on SURF Point Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Workshop on Unmanned Aerial Vehicles in Geomatics (UAV-g)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enschede, Netherlands. pp.309-315, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W13-309-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning geometric soft constraints for multi-view instance matching across street-level panoramas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8808935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxel-based attribute profiles on lidar data for land cover mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones semi-supervisés pour la segmentation sémantique en télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Classification for Agricultural Monitoring from Satellite Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Körner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI for Social Good Workshop at International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Benchmarking for Image Compositing Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Workshop on Unmanned Aerial Vehicles in Geomatics (UAV-g)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enschede, Netherlands. pp.303-308, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W13-303-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage et classification de nuage de points sur la base d'attributs morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Mapping Of Accessibility Signs With Deep Learning From Ground-level Imagery and Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8808961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Min-Trees over Sentinel-1 Time Series for Flood Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 10th International Workshop on the Analysis of Multitemporal Remote Sensing Images (MultiTemp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Shanghai, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2019.8866948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Urban Growth with Spatial Filtering of Satellite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE (Joint Urban Remote Sensing Event )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multi-view instance detection with learned geometric soft-constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan D. Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationcal Conference on Computer Vision (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute profiles for satellite image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction non supervisée de descripteurs pour des suivis environnementaux aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasterization strategies for airborne LiDAR classification using attribute profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8808945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de rastérisation pour la classification de données LiDAR aéroportées par profils d'attributs morphologiques *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Data are needed for Semantic Segmentation in Earth Observation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BreizhCrops: A Satellite Time Series Dataset for Crop Type Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Körner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time Series Workshop of the 36th International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task deep learning from Sentinel-1 SAR: ship detection, classification and length estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS'19 : Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buried Object Detection from B-Scan Ground Penetrating Radar Data Using Faster-RCNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de données LiDAR bi-spectral topo-bathymétriques par une approche multi-échelle : Application en milieu fluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Adversarial Networks for Realistic Synthesis of Hyperspectral Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Remote Sensing Images Using Attribute Profiles and Feature Profiles from Different Trees: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif pour l'annotation d'images aériennes appliqué aux suivis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2018 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale semantic classification: outcome of the first year of Inria aerial image labeling benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangkang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Khalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning to Assist Annotation of Aerial Images in Environmental Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2018 - 16th International Conference on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Optimized Denoising Method applied to the Spot World Heritage Initiative and its Spot 5 Supermode images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nosavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baillarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'objets enterrés par apprentissage profond sur imagerie géoradar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple segmentations through a flexible framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Tasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la méthode de débruitage Non Local Bayes pour les images satellites optiques à très haute résolution spatiale : applications dans le contexte des missions Pléiades et Spot World Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOBIA at the Terapixel Scale: From VHR Satellite Images to Small Woody Features at the Pan-European Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Faucqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Desclée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation sémantique profonde par régression sur cartes de distances signées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBIA-based Monitoring of Riparian Vegetation Applied to the Identification of Degraded Acacia Xanthophloea along Lake Nakuru, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ogao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Ayugi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France. pp.18 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments from Attribute Profiles for Remote Sensing Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bruzzone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones profonds et fusion de données pour la segmentation sémantique d'images aériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREYC, 2017, Colleville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS \& Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS 2017 : Big Data from Space Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable extraction of small woody features (swf) at the pan-european scale using open source solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Faucqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Desclée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA EO Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and large-scale land cover classification using multiscale image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Balem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Flat Zones for Angular Data Simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fontainebleau, France. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute Profiles from Partitioning Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMM 2017 - 13th International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate denoising method applied to very high resolution optical remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2277705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP LEARNING FOR SEMANTIC SEGMENTATION OF REMOTE SENSING IMAGES WITH RICH SPECTRAL CONTENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Learning from Earth Observation and OpenStreetMap Data to Get Faster Better Semantic Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARTHVISION 2017 IEEE/ISPRS CVPR Workshop. Large Scale Computer Vision for Remote Sensing Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR image texture tracking using a pointwise graph-based model for glacier displacement measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fort Worth (TX), United States. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASSIFICATION OF VHR REMOTE SENSING IMAGES USING LOCAL FEATURE-BASED ATTRIBUTE PROFILES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Heterogeneous Data in Convolutional Networks for Urban Semantic Labeling (Invited Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données géographiques participatives et d'images aériennes par apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for urban remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Randrianarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Ferecatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiscale features for classification of hyperspectral images: a sequence based kernel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Resolutions into Hierarchical Representations for kernel-based Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Conference on Geographic Object-Based Image Analysis (GEOBIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new penalisation term for image retrieval in clique neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human detection from aerial imagery for automatic counting of shellfish gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation of Earth Observation Data Using Multimodal and Multi-scale Deep Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54181-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classifier Selection Approach for Hyperspectral Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of multiscale visual representations for satellite image big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Big Data from Space (BiDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Santa Cruz de Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Useful is Region-based Classification of Remote Sensing Images in a Deep Learning Framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7730327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological tools for spatial and multiscale analysis of passive microwave remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment (MicroRad)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usability of deep networks for object-based image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geographic Object-Based Image Analysis (GEOBIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subpath kernel for learning hierarchical image representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Workshop on Graph-based Representations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beijing, China. pp.34-43, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18224-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards land cover map updating with ground-level panoramic photos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nailya Bogrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mobile Mapping Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Local Descriptors from 2D Connected Pattern Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H.F. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphBPT: An Efficient Hierarchical Data Structure for Image Representation and Probabilistic Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.301-312, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond MSER: Maximally Stable Regions using Tree of Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive hit or miss transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Curic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cris Luengo Hendriks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.741-752, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local 2D Pattern Spectra as Connected Region Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H.F. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast building extraction by multiscale analysis of digital surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffering hierarchical representation of color video streams for interactive object selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite image retrieval with pattern spectra descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Information Mining: Geospatial Intelligence from Earth Observation (IIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral image classification from multiscale description with constrained connectivity and metric learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An end-member based ordering relation for the morphological description of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral image representation through alpha-trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-EUSC-JRC 9th Conference on Image Information Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bucarest, Romania. pp.37-40, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/25852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Network Extraction from Remote Sensing using Region-based Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Pattern Recognition in Remote Sensing (PRRS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. to be published</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial Quasi-flat Zones for Color Image Simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden. pp.231-242, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation d'images hyperspectrales sous forme d'arbres alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi - Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France. pp.ID 502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Schemes for Computing α-tree Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Havel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden. pp.111-122, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Image Representation Simplification Driven by Region Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Naples, Italy. pp.562-571, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41181-6_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classwise supervised ordering approach for morphology based hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tsukuba, Japan. pp.WePSAT2.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classwise hyperspectral image classification with PerTurbo method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 - 2012 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.6883 - 6886, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated mapping of coastline from high resolution satellite images using supervised segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international conference on Geographic Object- Based Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rio de Janeiro, Brazil. pp.515-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast image and video segmentation based on alpha-tree multiscale representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Signal Image Technology &amp; Internet based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sorrento - Naples, Italy. pp.336-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new axiomatic for hyper-connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Intra, Italy. pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised image segmentation: application to mapping and monitoring of salt marsh vegetation in the Mont-Saint-Michel bay from high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-EUSC-JRC 2011 - image Information Mining: Geospatial Intelligence from Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Ispra - Varese, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille vidéo orientée objet, une approche générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Complexes, Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal quasi-flat zones for morphological video segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Intra, Italy. pp.178-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Segmentation of TV-streams by mathematical morphology and vectorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterSpeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation thématique : apport de la vectorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en recherche d'information et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation vidéo interactive par zones quasi-plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bordeaux, France. pp.ID156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic segmentation: application of mathematical morphology to textual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMM, Internation Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones quasi-plates spatio-temporelles et segmentation morphologique de s equences vid eo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stéganographie : une solution pour enrichir le contenu des vidéos numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la Recherche en IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cherbourg, France. pp.#187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Image and Signal Processing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dubrovnik, Croatia. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hyperconnections to hypercomponent tree: Application to document image binarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Slezak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Applications of Digital Geometry and Mathematical Morphology (WADGMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Istanbul, Turkey. paper #5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected component trees for multivariate image processing applications in astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Slezak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IAPR International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.4089-4092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video object mining: issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Semantic Computing (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and monitoring of salt-marsh vegetation and tidal channel network fom high resolution imagery (1975-2006). Example of the Mont-Saint-Michel Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour la classification non supervisée en segmentation d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation par ligne de partage des eaux avec marqueurs spatiaux et spectraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.#426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COASTLINE EXTRACTION IN VHR IMAGERY USING MATHEMATICAL MORPHOLOGY WITH SPATIAL AND SPECTRAL KNOWLEDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPRS Congress Beijing 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, China. pp.1305-1310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multivariate Hit-or-Miss Transform for Conjoint Spatial and Spectral Template Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.226-235, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69905-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical Object Detection with a Robust Hit-or-Miss Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Vollmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EURASIP European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de détecteurs d'objets urbains à partir d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC) Atelier Extraction de COnnaissance à partir d'Images (ECOI),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On morphological color texture characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brazil. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basin morphology approach to colour image segmentation by region merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Japan. pp.935-944, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76386-4_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending morphological signatures for visual pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Pattern Recognition in Information Systems (PRIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Funchal, Portugal. pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic building extraction in VHR images using advanced morphological operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ISPRS Joint Workshop on Remote Sensing and Data Fusion over Urban Areas (URBAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.INSPEC #9702691, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URS.2007.371825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-opérateurs morphologiques multivariés basés sur les extrema lexicographiques alpha-tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone ORASIS de vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge from markers in watershed segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Computer Analysis of Images and Patterns (CAIP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria. pp.579-586, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74272-2_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation par ligne de partage des eaux basée sur des connaissances texturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On machine learning in watershed segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning in Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Greece. pp.187-192, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2007.4414304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation de méthodes de segmentation par utilisation de connaissances et approche génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Extraction de COnnaissance à partir d'Images (ECOI), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo multivariate morphological operators based on alpha-trimmed lexicographical extrema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Turkey. pp.367-372, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2007.4383721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology Applied to the Segmentation and Classification of Galaxies in Multispectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed Segmentation of Remotely Sensed Images Based on a Supervised Fuzzy Pixel Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences And Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.3712-3715, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2006.951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des bâtiments dans les images THRS avec la morphologie mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'une classification non supervisée floue à la segmentation par ligne de partage des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Morphological Covariance Applied to Texture Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimedia Content Representation, Classification and Security (IWMRCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Turkey. pp.522-529, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11848035_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction Multicritère de Texte Incrusté dans les Séquences Vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril L'Orphelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Siamese KPConv: Early Encoding and Less Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Lights Deep Learning Conference (NLDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DMASC: accessible, explainable 3D point clouds classification. Application to bi-spectral topo-bathymetric LiDAR data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , pp.EGU23-7115, 2023, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active detection for aerial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS &amp; Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BiDS' 2017 - Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la mer par apprentissage profond : quelques exemples d’applications pour protéger notre bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Littoral: un bien commun ? Une approche pluridisciplinaire. Actes du Séminaire International de l'Institut Archipel. Université Bretagne Sud, 17-19 juin 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-224, 2021, 978-2-9573619-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoGraph: Graph-Based Multi-view Object Detection with Geometric Cues End-to-End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano D’aronco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan D Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision – ECCV 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.488-504, 2020, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58571-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute Filtering of Urban Point Clouds Using Max-Tree on Voxel Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-402, 2019, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Template Matching in Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Low-Level Color Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Springer Netherlands, pp.241-277, 2014, Lecture Notes in Computational Vision and Biomechanics, 978-94-007-7583-1. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7584-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color representation and processing in polar color spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lezoray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Fernandez-Maloigne, Frédérique Robert-Inacio, and Ludovic Macaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Color Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 1-40 (Chapter 1), 2013, 9781848213470 (Print) / 9781118561966 (Online). </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118561966.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et traitement couleur dans des espaces polaires : intensité, teinte et saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lézoray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Fernandez-Maloigne, Ludovic Macaire et Frédérique Robert-Inacio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie numérique : Avancées et perspectives pour la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, Chapitre 1, 2012, Traité IC2 signal et image, 9782746232051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological texture description of grayscale and color images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics (vol. 169)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-74, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for unsupervised classification in image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Guillet and Gilbert Ritschard and Djamel Zighed and Henri Briand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in knowledge discovery and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.113-131, 2010, Studies in Computational Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image features from morphological scale-spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dacheng Tao and Dong Xu and Xuelong Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Mining from Multimedia Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Publishing, pp.32-79, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate mathematical morphology applied to colour image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Collet and Jocelyn Chanussot and Kacem Chehdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multivariate image processing: methods and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - John Wiley, pp.303-337, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning in Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lézoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Words to Wavelengths: VLMs for Few-Shot Multispectral Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nkegoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EoS-FM: Can an Ensemble of Specialist Models act as a Generalist Feature Extractor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSMODNet: A Closer Look at Few-Shot Detection in Multispectral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nkegoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Vector-Quantized Variational Autoencoder Inner Metrics for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Learning for Early Classification of Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Körner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle detection and counting from VHR satellite images: efforts and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'événements dans une séquence vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université François Rabelais - Tours, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00278073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multivaluées et supervisées en morphologie mathématique et applications en analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Strasbourg, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00515901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId686"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="691F8D39"/>
+    <w:nsid w:val="B0A46520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2384-8202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113437773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Fr&#228;nti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaiz Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Khati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.34.6.063017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dufourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane May" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2025.3622200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadie Belmouhcine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2025.3564181" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gangloff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.09.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353070v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Guennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Feldmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.11.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3359484" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04357641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Hamzaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.11.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.10.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439061v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Workineh Gella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Wendt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Tiede" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3336929" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ru&#223;wurm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.12.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.02.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipan Saha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahzad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.03529" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Heidler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Mou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Loebel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Scheinert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3296539" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Hansch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Persello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemine Vivone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Castillo Navarro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2022.3219935" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng-&#194;n L&#234;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153689" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Castillo-Navarro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3126428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05943-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Tseng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A. L&#234;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tiede" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2022-415-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2022.3144291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Santana Maia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3153110" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-&#194;. L&#234;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayugi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onyango" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odwe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-455-2022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Nyborg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Assent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-An Le" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guiotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3182030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132629" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lassalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13193836" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erchan Aptoula" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2021.3051859" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de G&#233;lis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corpetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-879-2021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mirmahboub" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merciol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-347-2021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2958858" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy Nassar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk Wegner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9110687" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Etaix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-1203-2020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Rao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b3-2020-515-2020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193152" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Osio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2020-525-2020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152501" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kuffer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Taubenbock" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3046096" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392120v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglayan Tuna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.11.038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russwurm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zollner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#246;rner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-1545-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Faucqueur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves R&#233;my" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Descl&#233;e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8010046" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104998v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2912563" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277621v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102809" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tasar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8020070" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02407571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vadaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hajduch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11242997" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848445v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bosilj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4020033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Binet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Artigues" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2793537" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343810v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2761402" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636145v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.11.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672852v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2773367" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447454v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim H&#246;hle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.83.3.183" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672849v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Produit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy Nassaar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2684300" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447452v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2642479" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040368" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672848v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Cui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030196" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320009v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H.F. Wilkinson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2016-0011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253819v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2513424" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320003v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Havel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0604-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391926v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehla Ghouaiel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2016.1244998" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397883v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5120228" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.04.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998258v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chapel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2304304" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763484v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.01.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.07.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20BZSKNM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Slezak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2161322" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shepherd" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teras" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Beichel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boellard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruynooghe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2202322" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512744v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2010.07.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512749v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derivaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.07.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.02.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3099707" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512734v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.02.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512732v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512741v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2027363" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520631v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desgu&#233;e" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/927950" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512667v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2007.09.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512672v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2007.10.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515949v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.333-352" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512628v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-007-0033-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD3A1E1C001985C775697FF83E5A162CF03B9A73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.02.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515948v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515946v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515961v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512620v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Holler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-2014(02)00115-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372472v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Avellaneda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467874v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adorni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00292" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Uebbing" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L. Joakimsen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi T. Luppino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iver Martinsen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdonald" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487774v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castiglioni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Isla" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian B Calderon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376343v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791015v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Barbosa Ferreira" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642817" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913413v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kr&#246;ber" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baraldi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706302v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki Uzun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Pande" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cachin-Bernard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642004" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778949v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641348" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778954v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641972" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643544v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352656v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281458" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309802v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de Gelis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282898" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310706v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kr&#246;ber" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernandez Garcia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guiotte" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delerue" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281513" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774853v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222900" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219303v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991226v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khishma Modoosoodun Nicolas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16213-8_6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159375v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253903v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282672" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430694v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281486" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991178v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956102" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491950v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Avignon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00339" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991269v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991283v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991287v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694878v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697359v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991217v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884819" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991158v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956283" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991191v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991274v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236409v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506322" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119907v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV48630.2021.00012" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339638v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379980v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539270v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339619v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04113526v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas JB Dewez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breton" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Boisvilliers" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houl&#232;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354935v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339649v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379992v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379985v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ristorcelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;noz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487128v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379508v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552062" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291870v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412177" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354933v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mor&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Youssefi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199313v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339646v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025756v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69538-5_7" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872132v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206301v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872123v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213855v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Froidevaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Julier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323827" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952651v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380204v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213876v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323236" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445740v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroze" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343898v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Russwurm" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco K&#246;rner" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285670v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343851v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343897v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Giudici" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W13-303-2019" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343921v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W13-309-2019" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343907v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Lang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wegner" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8808935" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343963v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343961v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343933v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343904v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8808961" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343928v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2019.8866948" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118714v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343884v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D. Wegner" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343965v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343937v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343901v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8808945" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343958v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343915v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809071" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969037v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767807v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohao Huang" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangkang Lu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Khalel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518525" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969020v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517735" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828591v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969029v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517683" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070083v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809872v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518321" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845487v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969010v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nosavan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baillarin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518357" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818318v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01958983v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969048v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delvit" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809991v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01960353v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Descl&#233;e" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01960341v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ogao" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Ayugi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672861v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127144" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672870v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588290v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438499v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924566" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672854v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924536" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672869v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672868v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Balem" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672857v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_28" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672871v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756071v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friguet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672856v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_31" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672863v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2277705" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654187v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Klein" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523573v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.199" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320010v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253875v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320024v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253867v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360166v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54181-5_12" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320012v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320011v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320020v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253872v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sauray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320016v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730327" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168116v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Dujaili" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_26" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168099v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_4" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194374v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailya Bogrova" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134071v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194372v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168108v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Curic" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Luengo Hendriks" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_62" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168146v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_16" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168148v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194373v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253815v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998253v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998255v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/25852" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998254v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998256v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905178v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_20" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905181v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905177v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_10" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-311ZT1BJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921674v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41181-6_57" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763490v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706709v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352581" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763489v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rougier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763491v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663804v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663794v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663807v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643905v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643688v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663811v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626803v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663815v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643913v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595251v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663819v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516036v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Slezak" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516044v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516029v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523208v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516098v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516095v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516099v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467552v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516058v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_26" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516054v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516071v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516067v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76386-4_89" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516078v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516082v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URS.2007.371825" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516102v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515912v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_72" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516100v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Korczak" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516076v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2007.4414304" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516103v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516074v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2007.4383721" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516105v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516107v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516087v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516090v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.951" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516085v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_69" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001164v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L'Orphelin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913386v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084937v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefevre" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7115" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639924v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379496v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213841v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano D&#8217;aronco" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D Wegner" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58571-6_29" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343890v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_30" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111954v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7584-8_8" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763480v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966.ch1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763482v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663796v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515960v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515954v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515953v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067910v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487780v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nkegoum" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Fromont" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487782v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487781v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541964v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174314v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343840v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julier" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00278073v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00515901v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2384-8202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113437773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dufourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane May" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2025.3622200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Fr&#228;nti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaiz Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Khati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.34.6.063017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadie Belmouhcine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2025.3564181" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gangloff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.09.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353070v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Guennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Feldmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.11.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04357641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Hamzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.11.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3359484" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Workineh Gella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Wendt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Tiede" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3336929" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ru&#223;wurm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.12.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.02.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipan Saha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahzad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.03529" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Heidler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Mou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Loebel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Scheinert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3296539" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.10.022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Castillo-Navarro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05943-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Hansch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Persello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemine Vivone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Castillo Navarro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2022.3219935" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng-&#194;n L&#234;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153689" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3126428" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Tseng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A. L&#234;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tiede" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2022-415-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2022.3144291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Santana Maia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991201v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-&#194;. L&#234;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayugi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onyango" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odwe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-455-2022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3153110" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Nyborg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Assent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-An Le" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guiotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3182030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132629" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lassalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13193836" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erchan Aptoula" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2021.3051859" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de G&#233;lis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corpetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-879-2021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mirmahboub" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merciol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-347-2021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213807v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193152" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Osio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2020-525-2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Etaix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-1203-2020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Rao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b3-2020-515-2020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213815v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152501" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kuffer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Taubenbock" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3046096" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglayan Tuna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.11.038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russwurm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zollner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#246;rner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-1545-2020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399410v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2958858" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy Nassar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk Wegner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9110687" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Faucqueur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves R&#233;my" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Descl&#233;e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8010046" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104998v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2912563" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277621v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102809" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tasar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8020070" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02407571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vadaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hajduch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11242997" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343810v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2761402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848445v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bosilj" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4020033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Binet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Artigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2793537" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636145v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.11.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672852v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2773367" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529624v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040368" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672848v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Cui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030196" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447454v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim H&#246;hle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.83.3.183" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Produit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy Nassaar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2684300" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447452v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2642479" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320003v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Havel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0604-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320009v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H.F. Wilkinson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2016-0011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253819v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2513424" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391926v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehla Ghouaiel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2016.1244998" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397883v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5120228" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.04.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998258v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chapel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2304304" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763484v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.01.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.07.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20BZSKNM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Slezak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2161322" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shepherd" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teras" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Beichel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boellard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruynooghe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2202322" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512744v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2010.07.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512749v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derivaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.07.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512701v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3099707" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512734v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.02.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512732v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512741v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2027363" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512735v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.02.013" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515933v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/927950" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512667v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2007.09.011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512672v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2007.10.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desgu&#233;e" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515949v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.333-352" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512628v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-007-0033-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD3A1E1C001985C775697FF83E5A162CF03B9A73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.02.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515948v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515946v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515961v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512620v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Holler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-2014(02)00115-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613385v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467874v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adorni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00292" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372472v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Avellaneda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487777v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Uebbing" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L. Joakimsen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi T. Luppino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iver Martinsen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdonald" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487774v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castiglioni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Isla" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian B Calderon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376343v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641348" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913413v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kr&#246;ber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baraldi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki Uzun" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Pande" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cachin-Bernard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778954v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641972" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643544v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791015v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Barbosa Ferreira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642817" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310706v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kr&#246;ber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernandez Garcia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guiotte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delerue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281513" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222900" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219303v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991226v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khishma Modoosoodun Nicolas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16213-8_6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159375v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253903v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282672" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430694v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281486" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352656v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281458" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309802v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de Gelis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282898" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694878v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991269v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991283v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991287v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991158v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956283" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697359v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991217v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884819" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991191v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991274v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991178v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956102" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491950v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Avignon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00339" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539270v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339619v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354935v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339649v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379992v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04113526v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas JB Dewez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Boisvilliers" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houl&#232;s" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119907v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV48630.2021.00012" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339638v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379980v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379985v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ristorcelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;noz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487128v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379508v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552062" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291870v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412177" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354933v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mor&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Youssefi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199313v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339646v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025756v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69538-5_7" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236409v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506322" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872123v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213855v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Froidevaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Julier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323827" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952651v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213876v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323236" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380204v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445740v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroze" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872132v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206301v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343921v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Giudici" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W13-309-2019" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343907v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Lang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wegner" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8808935" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343963v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343961v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343851v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Russwurm" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco K&#246;rner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343897v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W13-303-2019" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343933v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343904v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8808961" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343928v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2019.8866948" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118714v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343884v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D. Wegner" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343965v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343937v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343901v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8808945" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343958v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343915v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809071" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343898v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285670v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969029v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517683" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070083v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809872v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518321" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969020v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517735" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828591v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767807v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohao Huang" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangkang Lu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Khalel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518525" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845487v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969010v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nosavan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baillarin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518357" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818318v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01958983v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969048v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delvit" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01960353v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Descl&#233;e" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809991v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01960341v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ogao" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Ayugi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969037v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672871v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756071v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friguet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672869v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672868v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Balem" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672857v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_28" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672856v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_31" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672863v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2277705" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654187v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Klein" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523573v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.199" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672861v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127144" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588290v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438499v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924566" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672870v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672854v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924536" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320012v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320011v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320024v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253867v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360166v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54181-5_12" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320020v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253872v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sauray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320016v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730327" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253875v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320010v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168099v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_4" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194374v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailya Bogrova" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134071v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168116v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Dujaili" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_26" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194372v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168108v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Curic" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Luengo Hendriks" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_62" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168146v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_16" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168148v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194373v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253815v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998254v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998256v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998255v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/25852" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998253v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905178v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_20" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905181v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905177v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_10" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-311ZT1BJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921674v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41181-6_57" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763490v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706709v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352581" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763489v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rougier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763491v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663811v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626803v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663794v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663807v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643905v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643688v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663815v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643913v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595251v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663819v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663804v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516036v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Slezak" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516044v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516029v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523208v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516098v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516095v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467552v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516058v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_26" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516054v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516099v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516071v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516067v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76386-4_89" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516078v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516082v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URS.2007.371825" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516102v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515912v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_72" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516100v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Korczak" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516076v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2007.4414304" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516103v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516074v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2007.4383721" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516087v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516090v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.951" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516105v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516107v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516085v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_69" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001164v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L'Orphelin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913386v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084937v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefevre" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7115" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639924v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379496v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213841v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano D&#8217;aronco" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D Wegner" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58571-6_29" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343890v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_30" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111954v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7584-8_8" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763480v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966.ch1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763482v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663796v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515960v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515953v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515954v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067910v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487782v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nkegoum" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Fromont" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487781v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487780v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541964v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174314v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343840v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julier" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00278073v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00515901v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>