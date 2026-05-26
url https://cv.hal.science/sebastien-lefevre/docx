--- v2 (2026-05-25)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2384-8202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113437773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Graphs for Satellite Image Time Series: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2-41. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2025.3622200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology on label images: multilayer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Fränti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaiz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Khati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (06), pp.063017. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.34.6.063017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-G3CF: Gaussian Contrastive Cross-Channel Fusion for Multimodal Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.8002005. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2025.3564181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Autoencoder with Gaussian Random Field prior: Application to unsupervised animal detection in aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.600-609. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DMASC: Accessible, explainable 3D point clouds classification. Application to Bi-spectral Topo-bathymetric lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.175-197. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353070v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic prototypical network for few shot remote sensing scene classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.151-156. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2023.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection needs change information: improving deep 3D point cloud change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3359484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Domain Adaptation for Instance Segmentation: Extracting Dwellings in Temporary Settlements Across Various Geographical Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getachew Workineh Gella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3336929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end learned early classification of time series for in-season crop type mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rußwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.445-456. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamese KPConv: 3D multiple change detection from raw point clouds using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.274-291. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Unsupervised Learning for 3D ALS Point Clouds Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipan Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.100044. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2305.03529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Active Contour Model for Delineating Glacier Calving Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Heidler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Loebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Scheinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.5615912. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3296539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC3DCD: Unsupervised learning for multiclass 3D point cloud change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.168-183. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Semantic Segmentation in Earth Observation: The MiniFrance suite, dataset analysis and multi-task network study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, pp.3125-3160. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-020-05943-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2022 IEEE Geoscience and Remote Sensing Society Data Fusion Contest: Semisupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Hansch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2022.3219935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Guidance Meets Supervised Contrastive Learning: Vehicle Detection in Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoàng-Ân Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (15), pp.3689. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14153689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based Models in Earth Observation: from Generation to Semi-supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.5613211. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3126428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROCO: CROSS-MODAL CONTRASTIVE LEARNING FOR LOCALIZATION OF EARTH OBSERVATION DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-H. Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-A. Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tiede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-2-2022, pp.415-421. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2022-415-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2022 IEEE GRSS Data Fusion Contest: Semisupervised Learning [Technical Committees]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Hansch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.334-337. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2022.3144291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliff Change Detection Using Siamese Kpconv Deep Network on 3d Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.649-656. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-649-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03684625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Detection of Marine Animals in High Resolution Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF DEGRADED ACACIA TREE SPECIES USING DEEP NEURAL NETWORKS ON UAV DRONE IMAGERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Â. Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Odwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-3-2022, pp.455-462. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-455-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed-Based Attribute Profiles With Semantic Prior Knowledge for Remote Sensing Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.2574-2591. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3153110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeMatch: Unsupervised Cross-Region Adaptation by Temporal Shift Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Nyborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Assent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Digital Terrain Models From Point Clouds: ALS2DTM Dataset and Rasterization-Based GAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-An Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.4980-4989. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3182030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection in Urban Point Clouds: An Experimental Comparison with Simulated 3D Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (13), pp.2629. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13132629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian U-Net: Estimating Uncertainty in Semantic Segmentation of Earth Observation Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.3836. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13193836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of remote sensing data with morphological attributes profiles: a decade of advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.43-71. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2021.3051859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D URBAN CHANGE DETECTION WITH POINT CLOUD SIAMESE NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XLIII-B3-2021, pp.879-886. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-879-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Median-Tree: An Efficient Counterpart of Tree-of-Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Mirmahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.108-127. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2020-0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-based change detection on acacia xanthophloea species degradation along lake Nakuru Riparian reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XLIII-B3-2021, pp.347-352. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-347-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Object Detection in Remote Sensing Images Based on Super-Resolution with Auxiliary Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (19), pp.3152. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12193152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Processing of Sentinel Imagery for Monitoring of Acacia Forest Degradation in Lake Nakuru Riparian Reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, V-3-2020, pp.525-532. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2020-525-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTIVE DIGITAL TERRAIN MODEL ANALYSIS IN ATTRIBUTE SPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Etaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.1203-1209. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-1203-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Network for Full-Waveforms Lidar Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M B Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.515 - 520. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b3-2020-515-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Fine: One-Stage Detector of Small Objects Under Various Backgrounds in Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.2501. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12152501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the Special Issue on Paving the Way for the Future of Urban Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Taubenbock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.6533-6536. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3046096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component trees for image sequences and streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Mirmahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.255-262. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BREIZHCROPS: A TIME SERIES DATASET FOR CROP TYPE MAPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zollner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Körner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.1545-1551. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-1545-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic segmentation of LiDAR points clouds: Rasterisation beyond Digital Elevation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2958858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Instance Matching with Learned Geometric Soft-Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dirk Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.687. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi9110687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOBIA at the Terapixel Scale: Toward Efficient Mapping of Small Woody Features from Heterogeneous VHR Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Faucqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Desclée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8010046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Classification of Hyperspectral Data: A Comparative Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2019.2912563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance transform regression for spatially-aware deep semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.102809. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2019.102809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Framework for Combining Multiple Segmentations in Geographic Object-Based Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Tasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8020070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ship identification and characterization in Sentinel-1 SAR images with multi-task deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11242997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Feature-Based Attribute Profiles for Optical Remote Sensing Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (2), pp.1199-1212. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2761402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute Profiles on Derived Textural Features for Highly Textured Optical Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (7), pp.1125-1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition and Inclusion Hierarchies of Images: A Comprehensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging4020033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising Very High Resolution Optical Remote Sensing Images: Application and Optimization of Non Local Bayes method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.691-700. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2793537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond RGB: Very High Resolution Urban Remote Sensing With Multimodal Deep Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, pp.20-32. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Profiles from Attribute Filtering for Classification of Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.249-256. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2773367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segment-before-Detect: Vehicle Detection and Classification through Semantic Segmentation of Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), page 1-18. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9040368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Bag of Subpaths Kernel for Learning on Hierarchical Image Representations and Multi-Source Remote Sensing Data Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9030196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute profiles on derived features for urban land cover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Höhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (3), pp.183-193. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14358/PERS.83.3.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Seamless Multi-view Scene Analysis From Satellite to Street-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dirk Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Produit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (10), pp.1884 - 1899. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2017.2684300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Hilbert Schmidt Independence Criterion and Surrogate-Kernel-Based Feature Selection for Hyperspectral Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (4), pp.2385-2398. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2016.2642479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Path Filtering at the Region Scale for Efficient and Robust Road Network Extraction from Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Advances in Pattern Recognition in Remote Sensing, 83, pp.195 - 204. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Tree Construction for Multiscale Image Representation and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Havel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-016-0604-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local 2D pattern spectra as connected region descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H.F. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Contributions from the 12th International Symposium on Mathematical Morphology, 1, pp.203 - 215. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector attribute profiles for hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (6), pp.3208-3220. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2513424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ground-level panoramas and aerial imagery for change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-spatial Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Mobile Mapping with Ubiquitous Point Clouds, 19 (3), pp.222-232. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10095020.2016.1244998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of Remote Sensing Images with Pattern Spectra Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue "Mathematical Morphology in Geoinformatics", </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi5120228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic segmentation of TV-streams by watershed transform and vectorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2014.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerTurbo manifold learning algorithm for weakly labelled hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1070-1078. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2304304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Quasi-Flat Zones Filtering Using Area Threshold and Region Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), pp.397-409. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Spectral Morphological Template Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (12), pp.934-945. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconnections and Hierarchical Representations for Grayscale and Multiband Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Slezak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1), pp.14--27. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2161322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study with new accuracy metrics for target volume contouring in pet image guided radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Beichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruynooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (11), pp.2006-2024. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2202322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two level strategy for audio segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.270-277. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised image segmentation using watershed transform, fuzzy classification and evolutionary computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (15), pp.2364-2374. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Morphological Processing of Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (9), pp.1394-1401. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3099707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hit-or-Miss Transform for Multivariate Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ronse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (8), pp.760-764. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2009.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Morphological Size-distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (1), pp.013010. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3099707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological description of colour images for content-based image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (11), pp.2505-2517. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2009.2027363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Hit-or-Miss Transform for Template Matching in Very Noisy Astronomical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (11), pp.2470-2480. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning in Image Processing, Special issue of the EURASIP Journal on Advances in Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.160. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/927950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lexicographical Ordering in Multivariate Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2007.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-trimmed lexicographical extrema for pseudo-morphological image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (3), pp.165-174. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2007.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et suivi de l'évolution des schorres de la baie du Mont-Saint-Michel (1986-2006) à partir d'images satellites haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desguée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3-4, pp. 3-11 + planches d'illustrations pp. 69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie mathématique binaire pour l'extraction automatique des bâtiments dans les images THRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3-4), pp.333-352. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.17.333-352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Robust Shot Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-007-0033-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Multivariate Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (11), pp.2914-2929. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2007.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la recherche d'extraits pertinents dans les séquences vidéo. Application aux retransmissions télévisées de matchs de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (10), pp.1311-1340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'espace teinte-saturation-luminance pour la segmentation spatiale et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (1), pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation de séquences vidéo. Indices liés au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (4), pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Real-Time Segmentation of Uncompressed Video Sequences for Content-Based Search and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Holler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Time Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (1), pp.73-98. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1077-2014(02)00115-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (178)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer Affinity for Tracking: Efficient reidentification of anchor-based detections in non-constant frame rate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Pattern Recognition (ICPR 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-driven morphological feature spaces for interactive scene analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th - International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Benchmarking of Foundation Models in Remote Sensing: A Capabilities Encoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nashville, TN, United States. pp.3087-3097, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Content-Based Time Series Retrieval using Pattern Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Avellaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands. pp.473-476, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Feature Reduction for Deep Learningbased Seasonal Sea Ice Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Uebbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald L. Joakimsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi T. Luppino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iver Martinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Lights Deep Learning Conference (NLDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Fine-Tuning of Geospatial Foundation Models: Effects of Label Availability and Temporal Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Castiglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Isla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian B Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 Workshop - TerraBytes - Towards global datasets and models for Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment spécialiser DINOv2 pour l'astronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide Detection in 3D Point Clouds With Deep Siamese Convolutional Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.4574-4577, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic World – A Novel Benchmark Dataset for Semi-Supervised Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Kröber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping earth mounds from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baki Uzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Pande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cachin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Athènes, Greece. pp.4044-4049, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant detection from ultra high resolution remote sensing images: A Semantic Segmentation approach based on fuzzy loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Pande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baki Uzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des ressources en eau à partir de séries temporelles d’images satellitaires à l’aide d’un réseau de neurones pour graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Labels or Better Labels? A Semantic Segmentation Study Case Using Historical Aerial Images for Tree Delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitória Barbosa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Athens, Greece. pp.9604-9608, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning UAV-Based Above-Ground Biomass Regression Models in Sparse Training Data Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kröber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.3322-3325, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Autoencoder with Gaussian Random Field prior: application to unsupervised animal detection in aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1620-1624, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de techniques d'apprentissage sur graphes pour la segmentation sémantique de séries temporelles d'images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning–Based Bathymetry Mapping from Multispectral Satellite Data Around Europa Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khishma Modoosoodun Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOMARE 2022: International Conference European Spatial Data for Coastal and Marine Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint Malo (FR), France. pp.97-111, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16213-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic Variational Auto-Encoder for Remote Sensing Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Marine Animal Detection from Remote Sensing Images Using Vector-Quantized Variational Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.5559-5562, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Object Detection in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, France. pp.1245-1248, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIRACLES : HIgh-Resolution imAgery for CLiff Erosion Studies – utilisation des images Pléiades pour le suivi de l’érosion du front de falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Taouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau d’observation du littoral de Normandie et des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau d’observation du littoral de Normandie et des Hauts-de-France, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’imagerie satellite oblique (Pléiades) au suivi et à la compréhension de l’érosion des falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Taouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire technique du réseau national des observatoires du trait de côte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Dynamic Earth Net: Spatio-Temporal Graph Benchmark for Satellite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOW SUPERVISION&amp;quot; DEEP CLUSTER CHANGE DETECTION (CDCLUSTER) ON REMOTE SENSING RGB DATA: TOWARDS THE UNSUPERVISING CLUSTERING FRAMEWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.6656-6659, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Prototypical Network for Few-Shot Remote Sensing Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAI 2022 - 3rd International Conference on Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Deep SORT: Réidentification par mécanisme d’attention sans apprentissage explicite de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Deep Simple Online Real-time Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Reconnaissance des Formes, Image, Apprentissage, Perception (RFIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Addition of a New Modality through Self-Training for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Reconnaissance des Formes, Image, Apprentissage, Perception (RFIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Deep Simple Online Real-time Tracking: Efficient Re-Identification by Attention without Explicit Similarity Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2022 - 26th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.3522-3528, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencodeurs variationnels à registre de vecteurs pour la détection d'anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2022 - (Congrès Reconnaissance des Formes, Image, Apprentissage et Perception)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Active Contour Models for Delineating Glacier Calving Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Heidler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Loebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Scheinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.4490-4493, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less Labels, More Modalities: A Self-Training Framework to Reuse Pretrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Workshop on Pattern Recognition in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajout non supervisé d’une modalité pour la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Vector-Quantized Variational Autoencoder Inner Metrics for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 26th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.435-441, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost Multispectral Scene Analysis with Modality Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2022 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Waikoloa /Virtual, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV51458.2022.00339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high resolution Airborne PolSAR Image Classification using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajouter une modalité complementaire sans annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Based Models for Earth Observation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR Workshop on Energy Based Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic Variational Auto-Encoder for Remote Sensing Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and Generation of Earth Observation Images using a Joint Energy-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Pb/Zn-stressed plant communities: challenges of centimetre- to millimetre-scale UAV sensing for training deep-learning schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas JB Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie De Boisvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bellenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Geoscience Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geosensor Systems group, TU Dresden; Department of Exploration, Helmholtz Institute Freiberg for Resource Technology (HIF), Sep 2023, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of oblique satellite imagery to monitor and understand the coastal cliff erosion in France and Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Taouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Geomorphology: a Mediterranean perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, visioconférence, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Attentive Feature Fusion for Multispectral Pedestrian Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2021 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Waikoloa /Virtual, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV48630.2021.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de changements urbains 3D par un réseau Siamois sur nuage de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Deep Learning with Monte Carlo Dropout for Qualification of Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Change Detection in Urban 3D Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ristorcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thénoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDF-Distil: including Prediction Disagreements in Feature-based Distillation for object detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2021 - 32nd British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Deep Simple Online Real-Time Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPA 2021 -12th International Symposium on Image and Signal Processing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Zagreb, Croatia. pp.138-144, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA52656.2021.9552062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Morphological Hierarchies for Image Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 – 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan (virtual), Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Pattern Spectra using Tree Representation of the Image for Patch Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Mirmahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Youssefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2021 - IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala / Virtual, Sweden. pp.107-119, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed-based attribute profiles for pixel classification of remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2021 - IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala / Virtual, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based Models for Earth Observation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localize to Classify and Classify to Localize: Mutual Guidance in Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV 2020 - The 15th Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Kyoto / Virtual, Japan. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69538-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Active Learning from Multispectral Data Through Cross-Modality Prediction Inconsistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2021 - 28th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de Fusion de Cartes de Caractéristiques pour la Détection Multispectrale par Réseaux de Neurones Profonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2020 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Vannes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Detection and Counting from VHR Satellite Images: Efforts and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.256-259, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIO-TEMPORAL OBJECT STABILITY FOR MONITORING EVOLVING AREAS IN SATELLITE IMAGE TIME SERIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS (Virtual Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Object Detection from Remote Sensing Images with the Help of Object-Focused Super-Resolution Using Wasserstein GANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de réseaux de neurones de super-résolution pour la détection d'objets de petite taille dans les images de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2020 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data annotation with active learning: application to environmental surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2020 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral Fusion for Object Detection with Cyclic Fuse-and-Refine Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abou Dabi, United Arab Emirates. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Auxiliary Losses for Semi-Supervised Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2020: European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaicing Fidelity Geometrical Assessment Based on SURF Point Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Workshop on Unmanned Aerial Vehicles in Geomatics (UAV-g)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enschede, Netherlands. pp.309-315, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W13-309-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning geometric soft constraints for multi-view instance matching across street-level panoramas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8808935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxel-based attribute profiles on lidar data for land cover mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones semi-supervisés pour la segmentation sémantique en télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Classification for Agricultural Monitoring from Satellite Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Körner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI for Social Good Workshop at International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Benchmarking for Image Compositing Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Workshop on Unmanned Aerial Vehicles in Geomatics (UAV-g)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enschede, Netherlands. pp.303-308, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W13-303-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage et classification de nuage de points sur la base d'attributs morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Mapping Of Accessibility Signs With Deep Learning From Ground-level Imagery and Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8808961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Min-Trees over Sentinel-1 Time Series for Flood Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 10th International Workshop on the Analysis of Multitemporal Remote Sensing Images (MultiTemp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Shanghai, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2019.8866948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Urban Growth with Spatial Filtering of Satellite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE (Joint Urban Remote Sensing Event )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multi-view instance detection with learned geometric soft-constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan D. Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationcal Conference on Computer Vision (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute profiles for satellite image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction non supervisée de descripteurs pour des suivis environnementaux aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasterization strategies for airborne LiDAR classification using attribute profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8808945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de rastérisation pour la classification de données LiDAR aéroportées par profils d'attributs morphologiques *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Data are needed for Semantic Segmentation in Earth Observation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BreizhCrops: A Satellite Time Series Dataset for Crop Type Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Körner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time Series Workshop of the 36th International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task deep learning from Sentinel-1 SAR: ship detection, classification and length estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS'19 : Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buried Object Detection from B-Scan Ground Penetrating Radar Data Using Faster-RCNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de données LiDAR bi-spectral topo-bathymétriques par une approche multi-échelle : Application en milieu fluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Adversarial Networks for Realistic Synthesis of Hyperspectral Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Remote Sensing Images Using Attribute Profiles and Feature Profiles from Different Trees: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif pour l'annotation d'images aériennes appliqué aux suivis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2018 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale semantic classification: outcome of the first year of Inria aerial image labeling benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangkang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Khalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning to Assist Annotation of Aerial Images in Environmental Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2018 - 16th International Conference on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Optimized Denoising Method applied to the Spot World Heritage Initiative and its Spot 5 Supermode images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nosavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baillarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'objets enterrés par apprentissage profond sur imagerie géoradar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple segmentations through a flexible framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Tasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la méthode de débruitage Non Local Bayes pour les images satellites optiques à très haute résolution spatiale : applications dans le contexte des missions Pléiades et Spot World Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOBIA at the Terapixel Scale: From VHR Satellite Images to Small Woody Features at the Pan-European Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Faucqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Desclée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation sémantique profonde par régression sur cartes de distances signées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBIA-based Monitoring of Riparian Vegetation Applied to the Identification of Degraded Acacia Xanthophloea along Lake Nakuru, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ogao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Ayugi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France. pp.18 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments from Attribute Profiles for Remote Sensing Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bruzzone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones profonds et fusion de données pour la segmentation sémantique d'images aériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREYC, 2017, Colleville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS \& Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS 2017 : Big Data from Space Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable extraction of small woody features (swf) at the pan-european scale using open source solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Faucqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Desclée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA EO Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and large-scale land cover classification using multiscale image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Balem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Flat Zones for Angular Data Simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fontainebleau, France. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute Profiles from Partitioning Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMM 2017 - 13th International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate denoising method applied to very high resolution optical remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2277705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP LEARNING FOR SEMANTIC SEGMENTATION OF REMOTE SENSING IMAGES WITH RICH SPECTRAL CONTENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Learning from Earth Observation and OpenStreetMap Data to Get Faster Better Semantic Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARTHVISION 2017 IEEE/ISPRS CVPR Workshop. Large Scale Computer Vision for Remote Sensing Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR image texture tracking using a pointwise graph-based model for glacier displacement measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fort Worth (TX), United States. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASSIFICATION OF VHR REMOTE SENSING IMAGES USING LOCAL FEATURE-BASED ATTRIBUTE PROFILES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Heterogeneous Data in Convolutional Networks for Urban Semantic Labeling (Invited Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données géographiques participatives et d'images aériennes par apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for urban remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Randrianarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Ferecatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiscale features for classification of hyperspectral images: a sequence based kernel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Resolutions into Hierarchical Representations for kernel-based Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Conference on Geographic Object-Based Image Analysis (GEOBIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new penalisation term for image retrieval in clique neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human detection from aerial imagery for automatic counting of shellfish gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation of Earth Observation Data Using Multimodal and Multi-scale Deep Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54181-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classifier Selection Approach for Hyperspectral Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of multiscale visual representations for satellite image big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Big Data from Space (BiDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Santa Cruz de Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Useful is Region-based Classification of Remote Sensing Images in a Deep Learning Framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7730327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological tools for spatial and multiscale analysis of passive microwave remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment (MicroRad)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usability of deep networks for object-based image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geographic Object-Based Image Analysis (GEOBIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subpath kernel for learning hierarchical image representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Workshop on Graph-based Representations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beijing, China. pp.34-43, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18224-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards land cover map updating with ground-level panoramic photos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nailya Bogrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mobile Mapping Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Local Descriptors from 2D Connected Pattern Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H.F. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphBPT: An Efficient Hierarchical Data Structure for Image Representation and Probabilistic Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.301-312, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond MSER: Maximally Stable Regions using Tree of Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive hit or miss transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Curic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cris Luengo Hendriks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.741-752, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local 2D Pattern Spectra as Connected Region Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H.F. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast building extraction by multiscale analysis of digital surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffering hierarchical representation of color video streams for interactive object selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite image retrieval with pattern spectra descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Information Mining: Geospatial Intelligence from Earth Observation (IIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral image classification from multiscale description with constrained connectivity and metric learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An end-member based ordering relation for the morphological description of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral image representation through alpha-trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-EUSC-JRC 9th Conference on Image Information Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bucarest, Romania. pp.37-40, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/25852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Network Extraction from Remote Sensing using Region-based Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Pattern Recognition in Remote Sensing (PRRS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. to be published</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial Quasi-flat Zones for Color Image Simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden. pp.231-242, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation d'images hyperspectrales sous forme d'arbres alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi - Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France. pp.ID 502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Schemes for Computing α-tree Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Havel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden. pp.111-122, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Image Representation Simplification Driven by Region Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Naples, Italy. pp.562-571, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41181-6_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classwise supervised ordering approach for morphology based hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tsukuba, Japan. pp.WePSAT2.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classwise hyperspectral image classification with PerTurbo method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 - 2012 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.6883 - 6886, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated mapping of coastline from high resolution satellite images using supervised segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international conference on Geographic Object- Based Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rio de Janeiro, Brazil. pp.515-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast image and video segmentation based on alpha-tree multiscale representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Signal Image Technology &amp; Internet based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sorrento - Naples, Italy. pp.336-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new axiomatic for hyper-connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Intra, Italy. pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised image segmentation: application to mapping and monitoring of salt marsh vegetation in the Mont-Saint-Michel bay from high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-EUSC-JRC 2011 - image Information Mining: Geospatial Intelligence from Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Ispra - Varese, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille vidéo orientée objet, une approche générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Complexes, Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal quasi-flat zones for morphological video segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Intra, Italy. pp.178-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Segmentation of TV-streams by mathematical morphology and vectorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterSpeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation thématique : apport de la vectorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en recherche d'information et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation vidéo interactive par zones quasi-plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bordeaux, France. pp.ID156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic segmentation: application of mathematical morphology to textual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMM, Internation Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones quasi-plates spatio-temporelles et segmentation morphologique de s equences vid eo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stéganographie : une solution pour enrichir le contenu des vidéos numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la Recherche en IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cherbourg, France. pp.#187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Image and Signal Processing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dubrovnik, Croatia. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hyperconnections to hypercomponent tree: Application to document image binarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Slezak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Applications of Digital Geometry and Mathematical Morphology (WADGMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Istanbul, Turkey. paper #5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected component trees for multivariate image processing applications in astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Slezak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IAPR International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.4089-4092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video object mining: issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Semantic Computing (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and monitoring of salt-marsh vegetation and tidal channel network fom high resolution imagery (1975-2006). Example of the Mont-Saint-Michel Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour la classification non supervisée en segmentation d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation par ligne de partage des eaux avec marqueurs spatiaux et spectraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.#426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COASTLINE EXTRACTION IN VHR IMAGERY USING MATHEMATICAL MORPHOLOGY WITH SPATIAL AND SPECTRAL KNOWLEDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPRS Congress Beijing 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, China. pp.1305-1310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multivariate Hit-or-Miss Transform for Conjoint Spatial and Spectral Template Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.226-235, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69905-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical Object Detection with a Robust Hit-or-Miss Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Vollmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EURASIP European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de détecteurs d'objets urbains à partir d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC) Atelier Extraction de COnnaissance à partir d'Images (ECOI),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On morphological color texture characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brazil. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basin morphology approach to colour image segmentation by region merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Japan. pp.935-944, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76386-4_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending morphological signatures for visual pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Pattern Recognition in Information Systems (PRIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Funchal, Portugal. pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic building extraction in VHR images using advanced morphological operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ISPRS Joint Workshop on Remote Sensing and Data Fusion over Urban Areas (URBAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.INSPEC #9702691, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URS.2007.371825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-opérateurs morphologiques multivariés basés sur les extrema lexicographiques alpha-tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone ORASIS de vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge from markers in watershed segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Computer Analysis of Images and Patterns (CAIP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria. pp.579-586, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74272-2_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation par ligne de partage des eaux basée sur des connaissances texturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On machine learning in watershed segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning in Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Greece. pp.187-192, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2007.4414304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation de méthodes de segmentation par utilisation de connaissances et approche génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Extraction de COnnaissance à partir d'Images (ECOI), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo multivariate morphological operators based on alpha-trimmed lexicographical extrema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Turkey. pp.367-372, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2007.4383721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology Applied to the Segmentation and Classification of Galaxies in Multispectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed Segmentation of Remotely Sensed Images Based on a Supervised Fuzzy Pixel Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences And Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.3712-3715, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2006.951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des bâtiments dans les images THRS avec la morphologie mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'une classification non supervisée floue à la segmentation par ligne de partage des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Morphological Covariance Applied to Texture Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimedia Content Representation, Classification and Security (IWMRCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Turkey. pp.522-529, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11848035_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction Multicritère de Texte Incrusté dans les Séquences Vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril L'Orphelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Siamese KPConv: Early Encoding and Less Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Lights Deep Learning Conference (NLDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DMASC: accessible, explainable 3D point clouds classification. Application to bi-spectral topo-bathymetric LiDAR data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , pp.EGU23-7115, 2023, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active detection for aerial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS &amp; Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BiDS' 2017 - Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la mer par apprentissage profond : quelques exemples d’applications pour protéger notre bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Littoral: un bien commun ? Une approche pluridisciplinaire. Actes du Séminaire International de l'Institut Archipel. Université Bretagne Sud, 17-19 juin 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-224, 2021, 978-2-9573619-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoGraph: Graph-Based Multi-view Object Detection with Geometric Cues End-to-End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano D’aronco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan D Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision – ECCV 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.488-504, 2020, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58571-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute Filtering of Urban Point Clouds Using Max-Tree on Voxel Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-402, 2019, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Template Matching in Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Low-Level Color Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Springer Netherlands, pp.241-277, 2014, Lecture Notes in Computational Vision and Biomechanics, 978-94-007-7583-1. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7584-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color representation and processing in polar color spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lezoray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Fernandez-Maloigne, Frédérique Robert-Inacio, and Ludovic Macaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Color Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 1-40 (Chapter 1), 2013, 9781848213470 (Print) / 9781118561966 (Online). </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118561966.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et traitement couleur dans des espaces polaires : intensité, teinte et saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lézoray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Fernandez-Maloigne, Ludovic Macaire et Frédérique Robert-Inacio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie numérique : Avancées et perspectives pour la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, Chapitre 1, 2012, Traité IC2 signal et image, 9782746232051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological texture description of grayscale and color images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics (vol. 169)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-74, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for unsupervised classification in image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Guillet and Gilbert Ritschard and Djamel Zighed and Henri Briand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in knowledge discovery and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.113-131, 2010, Studies in Computational Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image features from morphological scale-spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dacheng Tao and Dong Xu and Xuelong Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Mining from Multimedia Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Publishing, pp.32-79, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate mathematical morphology applied to colour image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Collet and Jocelyn Chanussot and Kacem Chehdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multivariate image processing: methods and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - John Wiley, pp.303-337, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning in Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lézoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Words to Wavelengths: VLMs for Few-Shot Multispectral Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nkegoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EoS-FM: Can an Ensemble of Specialist Models act as a Generalist Feature Extractor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSMODNet: A Closer Look at Few-Shot Detection in Multispectral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nkegoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Vector-Quantized Variational Autoencoder Inner Metrics for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Learning for Early Classification of Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Körner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle detection and counting from VHR satellite images: efforts and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'événements dans une séquence vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université François Rabelais - Tours, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00278073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multivaluées et supervisées en morphologie mathématique et applications en analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Strasbourg, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00515901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId686"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2384-8202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113437773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Graphs for Satellite Image Time Series: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2-41. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2025.3622200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology on label images: multilayer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Fränti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaiz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Khati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (06), pp.063017. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.34.6.063017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-G3CF: Gaussian Contrastive Cross-Channel Fusion for Multimodal Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.8002005. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2025.3564181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Autoencoder with Gaussian Random Field prior: Application to unsupervised animal detection in aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.600-609. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DMASC: Accessible, explainable 3D point clouds classification. Application to Bi-spectral Topo-bathymetric lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.175-197. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353070v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic prototypical network for few shot remote sensing scene classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.151-156. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2023.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection needs change information: improving deep 3D point cloud change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3359484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Domain Adaptation for Instance Segmentation: Extracting Dwellings in Temporary Settlements Across Various Geographical Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getachew Workineh Gella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3336929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end learned early classification of time series for in-season crop type mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rußwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 196, pp.445-456. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamese KPConv: 3D multiple change detection from raw point clouds using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.274-291. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Unsupervised Learning for 3D ALS Point Clouds Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipan Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Shahzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.100044. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2305.03529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Active Contour Model for Delineating Glacier Calving Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Heidler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Loebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Scheinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.5615912. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2023.3296539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC3DCD: Unsupervised learning for multiclass 3D point cloud change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.168-183. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2023.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2022 IEEE Geoscience and Remote Sensing Society Data Fusion Contest: Semisupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Hansch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.2-5. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2022.3219935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Guidance Meets Supervised Contrastive Learning: Vehicle Detection in Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoàng-Ân Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (15), pp.3689. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14153689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based Models in Earth Observation: from Generation to Semi-supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.5613211. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3126428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Semantic Segmentation in Earth Observation: The MiniFrance suite, dataset analysis and multi-task network study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, pp.3125-3160. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-020-05943-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROCO: CROSS-MODAL CONTRASTIVE LEARNING FOR LOCALIZATION OF EARTH OBSERVATION DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-H. Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-A. Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tiede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-2-2022, pp.415-421. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2022-415-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2022 IEEE GRSS Data Fusion Contest: Semisupervised Learning [Technical Committees]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Hansch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemine Vivone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.334-337. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2022.3144291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliff Change Detection Using Siamese Kpconv Deep Network on 3d Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.649-656. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-649-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03684625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Detection of Marine Animals in High Resolution Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF DEGRADED ACACIA TREE SPECIES USING DEEP NEURAL NETWORKS ON UAV DRONE IMAGERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-Â. Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayugi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Odwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-3-2022, pp.455-462. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-455-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed-Based Attribute Profiles With Semantic Prior Knowledge for Remote Sensing Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.2574-2591. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3153110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Digital Terrain Models From Point Clouds: ALS2DTM Dataset and Rasterization-Based GAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-An Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.4980-4989. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3182030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeMatch: Unsupervised Cross-Region Adaptation by Temporal Shift Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Nyborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ira Assent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection in Urban Point Clouds: An Experimental Comparison with Simulated 3D Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (13), pp.2629. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13132629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian U-Net: Estimating Uncertainty in Semantic Segmentation of Earth Observation Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.3836. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13193836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of remote sensing data with morphological attributes profiles: a decade of advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.43-71. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2021.3051859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D URBAN CHANGE DETECTION WITH POINT CLOUD SIAMESE NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XLIII-B3-2021, pp.879-886. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-879-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Median-Tree: An Efficient Counterpart of Tree-of-Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Mirmahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.108-127. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2020-0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-based change detection on acacia xanthophloea species degradation along lake Nakuru Riparian reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XLIII-B3-2021, pp.347-352. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-347-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Object Detection in Remote Sensing Images Based on Super-Resolution with Auxiliary Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (19), pp.3152. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12193152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Processing of Sentinel Imagery for Monitoring of Acacia Forest Degradation in Lake Nakuru Riparian Reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, V-3-2020, pp.525-532. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2020-525-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTIVE DIGITAL TERRAIN MODEL ANALYSIS IN ATTRIBUTE SPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Etaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.1203-1209. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-1203-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation Network for Full-Waveforms Lidar Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M B Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.515 - 520. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xliii-b3-2020-515-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Fine: One-Stage Detector of Small Objects Under Various Backgrounds in Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.2501. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12152501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword to the Special Issue on Paving the Way for the Future of Urban Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Taubenbock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.6533-6536. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3046096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component trees for image sequences and streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Mirmahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.255-262. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BREIZHCROPS: A TIME SERIES DATASET FOR CROP TYPE MAPPING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zollner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Körner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XLIII-B2-2020, pp.1545-1551. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2020-1545-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic segmentation of LiDAR points clouds: Rasterisation beyond Digital Elevation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2958858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Instance Matching with Learned Geometric Soft-Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dirk Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.687. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi9110687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOBIA at the Terapixel Scale: Toward Efficient Mapping of Small Woody Features from Heterogeneous VHR Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Faucqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Desclée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8010046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Classification of Hyperspectral Data: A Comparative Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2019.2912563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance transform regression for spatially-aware deep semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.102809. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2019.102809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Framework for Combining Multiple Segmentations in Geographic Object-Based Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Tasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi8020070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ship identification and characterization in Sentinel-1 SAR images with multi-task deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11242997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition and Inclusion Hierarchies of Images: A Comprehensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging4020033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising Very High Resolution Optical Remote Sensing Images: Application and Optimization of Non Local Bayes method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.691-700. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2018.2793537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Feature-Based Attribute Profiles for Optical Remote Sensing Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (2), pp.1199-1212. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2761402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute Profiles on Derived Textural Features for Highly Textured Optical Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (7), pp.1125-1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond RGB: Very High Resolution Urban Remote Sensing With Multimodal Deep Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, pp.20-32. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Profiles from Attribute Filtering for Classification of Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.249-256. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2773367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segment-before-Detect: Vehicle Detection and Classification through Semantic Segmentation of Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), page 1-18. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9040368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Bag of Subpaths Kernel for Learning on Hierarchical Image Representations and Multi-Source Remote Sensing Data Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9030196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute profiles on derived features for urban land cover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Höhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (3), pp.183-193. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14358/PERS.83.3.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Seamless Multi-view Scene Analysis From Satellite to Street-Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dirk Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Produit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (10), pp.1884 - 1899. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2017.2684300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Hilbert Schmidt Independence Criterion and Surrogate-Kernel-Based Feature Selection for Hyperspectral Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (4), pp.2385-2398. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2016.2642479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local 2D pattern spectra as connected region descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H.F. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Contributions from the 12th International Symposium on Mathematical Morphology, 1, pp.203 - 215. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector attribute profiles for hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (6), pp.3208-3220. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2513424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Path Filtering at the Region Scale for Efficient and Robust Road Network Extraction from Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Advances in Pattern Recognition in Remote Sensing, 83, pp.195 - 204. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Tree Construction for Multiscale Image Representation and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Havel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-016-0604-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ground-level panoramas and aerial imagery for change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-spatial Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: Mobile Mapping with Ubiquitous Point Clouds, 19 (3), pp.222-232. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10095020.2016.1244998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of Remote Sensing Images with Pattern Spectra Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue "Mathematical Morphology in Geoinformatics", </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi5120228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic segmentation of TV-streams by watershed transform and vectorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2014.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerTurbo manifold learning algorithm for weakly labelled hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1070-1078. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2304304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Quasi-Flat Zones Filtering Using Area Threshold and Region Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (3), pp.397-409. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Spectral Morphological Template Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (12), pp.934-945. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconnections and Hierarchical Representations for Grayscale and Multiband Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Slezak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1), pp.14--27. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2161322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study with new accuracy metrics for target volume contouring in pet image guided radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Beichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruynooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (11), pp.2006-2024. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2202322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two level strategy for audio segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.270-277. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised image segmentation using watershed transform, fuzzy classification and evolutionary computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (15), pp.2364-2374. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Morphological Processing of Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (9), pp.1394-1401. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3099707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Morphological Size-distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (1), pp.013010. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3099707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hit-or-Miss Transform for Multivariate Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ronse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (8), pp.760-764. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2009.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological description of colour images for content-based image retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (11), pp.2505-2517. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2009.2027363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Hit-or-Miss Transform for Template Matching in Very Noisy Astronomical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (11), pp.2470-2480. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning in Image Processing, Special issue of the EURASIP Journal on Advances in Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lezoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.160. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/927950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Lexicographical Ordering in Multivariate Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2007.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-trimmed lexicographical extrema for pseudo-morphological image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (3), pp.165-174. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2007.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et suivi de l'évolution des schorres de la baie du Mont-Saint-Michel (1986-2006) à partir d'images satellites haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desguée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3-4, pp. 3-11 + planches d'illustrations pp. 69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00520631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie mathématique binaire pour l'extraction automatique des bâtiments dans les images THRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3-4), pp.333-352. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.17.333-352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Robust Shot Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-007-0033-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Multivariate Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (11), pp.2914-2929. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2007.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la recherche d'extraits pertinents dans les séquences vidéo. Application aux retransmissions télévisées de matchs de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (10), pp.1311-1340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'espace teinte-saturation-luminance pour la segmentation spatiale et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (1), pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation de séquences vidéo. Indices liés au temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (4), pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Real-Time Segmentation of Uncompressed Video Sequences for Content-Based Search and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Holler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Time Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (1), pp.73-98. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1077-2014(02)00115-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (178)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer Affinity for Tracking: Efficient reidentification of anchor-based detections in non-constant frame rate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Pattern Recognition (ICPR 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-driven morphological feature spaces for interactive scene analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th - International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Benchmarking of Foundation Models in Remote Sensing: A Capabilities Encoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nashville, TN, United States. pp.3087-3097, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Content-Based Time Series Retrieval using Pattern Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Avellaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands. pp.473-476, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Feature Reduction for Deep Learningbased Seasonal Sea Ice Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Uebbing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald L. Joakimsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi T. Luppino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iver Martinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Lights Deep Learning Conference (NLDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Fine-Tuning of Geospatial Foundation Models: Effects of Label Availability and Temporal Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Castiglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Isla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian B Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 Workshop - TerraBytes - Towards global datasets and models for Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment spécialiser DINOv2 pour l'astronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic World – A Novel Benchmark Dataset for Semi-Supervised Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Kröber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping earth mounds from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baki Uzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Pande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cachin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Athènes, Greece. pp.4044-4049, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide Detection in 3D Point Clouds With Deep Siamese Convolutional Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.4574-4577, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant detection from ultra high resolution remote sensing images: A Semantic Segmentation approach based on fuzzy loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Pande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baki Uzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des ressources en eau à partir de séries temporelles d’images satellitaires à l’aide d’un réseau de neurones pour graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Labels or Better Labels? A Semantic Segmentation Study Case Using Historical Aerial Images for Tree Delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitória Barbosa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Athens, Greece. pp.9604-9608, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning UAV-Based Above-Ground Biomass Regression Models in Sparse Training Data Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kröber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.3322-3325, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Autoencoder with Gaussian Random Field prior: application to unsupervised animal detection in aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.1620-1624, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de techniques d'apprentissage sur graphes pour la segmentation sémantique de séries temporelles d'images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning–Based Bathymetry Mapping from Multispectral Satellite Data Around Europa Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khishma Modoosoodun Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOMARE 2022: International Conference European Spatial Data for Coastal and Marine Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint Malo (FR), France. pp.97-111, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16213-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic Variational Auto-Encoder for Remote Sensing Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised Marine Animal Detection from Remote Sensing Images Using Vector-Quantized Variational Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.5559-5562, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Object Detection in Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, France. pp.1245-1248, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIRACLES : HIgh-Resolution imAgery for CLiff Erosion Studies – utilisation des images Pléiades pour le suivi de l’érosion du front de falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Taouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau d’observation du littoral de Normandie et des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau d’observation du littoral de Normandie et des Hauts-de-France, Nov 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’imagerie satellite oblique (Pléiades) au suivi et à la compréhension de l’érosion des falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Taouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire technique du réseau national des observatoires du trait de côte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Dynamic Earth Net: Spatio-Temporal Graph Benchmark for Satellite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOW SUPERVISION&amp;quot; DEEP CLUSTER CHANGE DETECTION (CDCLUSTER) ON REMOTE SENSING RGB DATA: TOWARDS THE UNSUPERVISING CLUSTERING FRAMEWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.6656-6659, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Deep SORT: Réidentification par mécanisme d’attention sans apprentissage explicite de similarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Deep Simple Online Real-time Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Reconnaissance des Formes, Image, Apprentissage, Perception (RFIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Addition of a New Modality through Self-Training for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Reconnaissance des Formes, Image, Apprentissage, Perception (RFIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Deep Simple Online Real-time Tracking: Efficient Re-Identification by Attention without Explicit Similarity Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2022 - 26th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.3522-3528, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Prototypical Network for Few-Shot Remote Sensing Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAI 2022 - 3rd International Conference on Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoencodeurs variationnels à registre de vecteurs pour la détection d'anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2022 - (Congrès Reconnaissance des Formes, Image, Apprentissage et Perception)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Active Contour Models for Delineating Glacier Calving Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Heidler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Loebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Scheinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.4490-4493, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less Labels, More Modalities: A Self-Training Framework to Reuse Pretrained Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Workshop on Pattern Recognition in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajout non supervisé d’une modalité pour la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Vector-Quantized Variational Autoencoder Inner Metrics for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 26th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.435-441, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost Multispectral Scene Analysis with Modality Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2022 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Waikoloa /Virtual, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV51458.2022.00339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of oblique satellite imagery to monitor and understand the coastal cliff erosion in France and Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Letortu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Taouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Geomorphology: a Mediterranean perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, visioconférence, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Attentive Feature Fusion for Multispectral Pedestrian Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2021 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Waikoloa /Virtual, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV48630.2021.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de changements urbains 3D par un réseau Siamois sur nuage de points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Deep Learning with Monte Carlo Dropout for Qualification of Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high resolution Airborne PolSAR Image Classification using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajouter une modalité complementaire sans annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Based Models for Earth Observation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR Workshop on Energy Based Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic Variational Auto-Encoder for Remote Sensing Scene Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and Generation of Earth Observation Images using a Joint Energy-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Pb/Zn-stressed plant communities: challenges of centimetre- to millimetre-scale UAV sensing for training deep-learning schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas JB Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie De Boisvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bellenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Geoscience Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geosensor Systems group, TU Dresden; Department of Exploration, Helmholtz Institute Freiberg for Resource Technology (HIF), Sep 2023, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Change Detection in Urban 3D Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ristorcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thénoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDF-Distil: including Prediction Disagreements in Feature-based Distillation for object detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMVC 2021 - 32nd British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Deep Simple Online Real-Time Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbadie Belmouhcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPA 2021 -12th International Symposium on Image and Signal Processing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Zagreb, Croatia. pp.138-144, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA52656.2021.9552062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Morphological Hierarchies for Image Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 – 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan (virtual), Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Pattern Spectra using Tree Representation of the Image for Patch Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Mirmahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Youssefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2021 - IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala / Virtual, Sweden. pp.107-119, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localize to Classify and Classify to Localize: Mutual Guidance in Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV 2020 - The 15th Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Kyoto / Virtual, Japan. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69538-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based Models for Earth Observation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed-based attribute profiles for pixel classification of remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2021 - IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala / Virtual, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Active Learning from Multispectral Data Through Cross-Modality Prediction Inconsistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2021 - 28th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de Fusion de Cartes de Caractéristiques pour la Détection Multispectrale par Réseaux de Neurones Profonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2020 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Vannes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Detection and Counting from VHR Satellite Images: Efforts and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.256-259, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIO-TEMPORAL OBJECT STABILITY FOR MONITORING EVOLVING AREAS IN SATELLITE IMAGE TIME SERIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS (Virtual Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Object Detection from Remote Sensing Images with the Help of Object-Focused Super-Resolution Using Wasserstein GANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de réseaux de neurones de super-résolution pour la détection d'objets de petite taille dans les images de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2020 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data annotation with active learning: application to environmental surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2020 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral Fusion for Object Detection with Cyclic Fuse-and-Refine Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abou Dabi, United Arab Emirates. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Auxiliary Losses for Semi-Supervised Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2020: European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Classification for Agricultural Monitoring from Satellite Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Körner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI for Social Good Workshop at International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Benchmarking for Image Compositing Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Workshop on Unmanned Aerial Vehicles in Geomatics (UAV-g)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enschede, Netherlands. pp.303-308, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W13-303-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaicing Fidelity Geometrical Assessment Based on SURF Point Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Workshop on Unmanned Aerial Vehicles in Geomatics (UAV-g)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enschede, Netherlands. pp.309-315, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W13-309-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning geometric soft constraints for multi-view instance matching across street-level panoramas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8808935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxel-based attribute profiles on lidar data for land cover mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones semi-supervisés pour la segmentation sémantique en télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage et classification de nuage de points sur la base d'attributs morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Mapping Of Accessibility Signs With Deep Learning From Ground-level Imagery and Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8808961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Min-Trees over Sentinel-1 Time Series for Flood Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 10th International Workshop on the Analysis of Multitemporal Remote Sensing Images (MultiTemp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Shanghai, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2019.8866948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Urban Growth with Spatial Filtering of Satellite Image Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE (Joint Urban Remote Sensing Event )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de rastérisation pour la classification de données LiDAR aéroportées par profils d'attributs morphologiques *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasterization strategies for airborne LiDAR classification using attribute profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8808945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute profiles for satellite image time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caglayan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multi-view instance detection with learned geometric soft-constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan D. Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationcal Conference on Computer Vision (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction non supervisée de descripteurs pour des suivis environnementaux aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Data are needed for Semantic Segmentation in Earth Observation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Castillo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BreizhCrops: A Satellite Time Series Dataset for Crop Type Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Körner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time Series Workshop of the 36th International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task deep learning from Sentinel-1 SAR: ship detection, classification and length estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vadaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hajduch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS'19 : Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Remote Sensing Images Using Attribute Profiles and Feature Profiles from Different Trees: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif pour l'annotation d'images aériennes appliqué aux suivis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2018 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale semantic classification: outcome of the first year of Inria aerial image labeling benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangkang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Khalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Tarabalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buried Object Detection from B-Scan Ground Penetrating Radar Data Using Faster-RCNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de données LiDAR bi-spectral topo-bathymétriques par une approche multi-échelle : Application en milieu fluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Adversarial Networks for Realistic Synthesis of Hyperspectral Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning to Assist Annotation of Aerial Images in Environmental Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2018 - 16th International Conference on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Optimized Denoising Method applied to the Spot World Heritage Initiative and its Spot 5 Supermode images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nosavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baillarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'objets enterrés par apprentissage profond sur imagerie géoradar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple segmentations through a flexible framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Tasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation sémantique profonde par régression sur cartes de distances signées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOBIA at the Terapixel Scale: From VHR Satellite Images to Small Woody Features at the Pan-European Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Faucqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Desclée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la méthode de débruitage Non Local Bayes pour les images satellites optiques à très haute résolution spatiale : applications dans le contexte des missions Pléiades et Spot World Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Delvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBIA-based Monitoring of Riparian Vegetation Applied to the Identification of Degraded Acacia Xanthophloea along Lake Nakuru, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Osio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ogao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samson Ayugi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France. pp.18 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments from Attribute Profiles for Remote Sensing Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bruzzone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable extraction of small woody features (swf) at the pan-european scale using open source solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Faucqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Desclée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA EO Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and large-scale land cover classification using multiscale image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Balem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Flat Zones for Angular Data Simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fontainebleau, France. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones profonds et fusion de données pour la segmentation sémantique d'images aériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREYC, 2017, Colleville-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS \& Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS 2017 : Big Data from Space Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute Profiles from Partitioning Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMM 2017 - 13th International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate denoising method applied to very high resolution optical remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2277705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP LEARNING FOR SEMANTIC SEGMENTATION OF REMOTE SENSING IMAGES WITH RICH SPECTRAL CONTENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Learning from Earth Observation and OpenStreetMap Data to Get Faster Better Semantic Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARTHVISION 2017 IEEE/ISPRS CVPR Workshop. Large Scale Computer Vision for Remote Sensing Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2017.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR image texture tracking using a pointwise graph-based model for glacier displacement measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fort Worth (TX), United States. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASSIFICATION OF VHR REMOTE SENSING IMAGES USING LOCAL FEATURE-BASED ATTRIBUTE PROFILES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Heterogeneous Data in Convolutional Networks for Urban Semantic Labeling (Invited Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données géographiques participatives et d'images aériennes par apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for urban remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Randrianarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Ferecatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new penalisation term for image retrieval in clique neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human detection from aerial imagery for automatic counting of shellfish gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Segmentation of Earth Observation Data Using Multimodal and Multi-scale Deep Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54181-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiscale features for classification of hyperspectral images: a sequence based kernel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Resolutions into Hierarchical Representations for kernel-based Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Conference on Geographic Object-Based Image Analysis (GEOBIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classifier Selection Approach for Hyperspectral Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharath Bhushan Damodaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of multiscale visual representations for satellite image big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sauray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Big Data from Space (BiDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Santa Cruz de Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Useful is Region-based Classification of Remote Sensing Images in a Deep Learning Framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7730327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological tools for spatial and multiscale analysis of passive microwave remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment (MicroRad)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usability of deep networks for object-based image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geographic Object-Based Image Analysis (GEOBIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphBPT: An Efficient Hierarchical Data Structure for Image Representation and Probabilistic Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.301-312, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subpath kernel for learning hierarchical image representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwei Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR International Workshop on Graph-based Representations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beijing, China. pp.34-43, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18224-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards land cover map updating with ground-level panoramic photos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nailya Bogrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mobile Mapping Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Local Descriptors from 2D Connected Pattern Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H.F. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond MSER: Maximally Stable Regions using Tree of Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive hit or miss transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Curic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cris Luengo Hendriks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.741-752, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local 2D Pattern Spectra as Connected Region Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H.F. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast building extraction by multiscale analysis of digital surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffering hierarchical representation of color video streams for interactive object selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite image retrieval with pattern spectra descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Information Mining: Geospatial Intelligence from Earth Observation (IIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral image classification from multiscale description with constrained connectivity and metric learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An end-member based ordering relation for the morphological description of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral image representation through alpha-trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-EUSC-JRC 9th Conference on Image Information Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bucarest, Romania. pp.37-40, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/25852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Network Extraction from Remote Sensing using Region-based Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Pattern Recognition in Remote Sensing (PRRS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. to be published</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial Quasi-flat Zones for Color Image Simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden. pp.231-242, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation d'images hyperspectrales sous forme d'arbres alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi - Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France. pp.ID 502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Schemes for Computing α-tree Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Havel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology, ISMM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden. pp.111-122, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Image Representation Simplification Driven by Region Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bosilj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Naples, Italy. pp.562-571, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41181-6_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classwise supervised ordering approach for morphology based hyperspectral image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tsukuba, Japan. pp.WePSAT2.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classwise hyperspectral image classification with PerTurbo method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 - 2012 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.6883 - 6886, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated mapping of coastline from high resolution satellite images using supervised segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international conference on Geographic Object- Based Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rio de Janeiro, Brazil. pp.515-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast image and video segmentation based on alpha-tree multiscale representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Signal Image Technology &amp; Internet based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sorrento - Naples, Italy. pp.336-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille vidéo orientée objet, une approche générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Complexes, Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal quasi-flat zones for morphological video segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Intra, Italy. pp.178-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Segmentation of TV-streams by mathematical morphology and vectorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterSpeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation thématique : apport de la vectorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en recherche d'information et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new axiomatic for hyper-connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Intra, Italy. pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised image segmentation: application to mapping and monitoring of salt marsh vegetation in the Mont-Saint-Michel bay from high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-EUSC-JRC 2011 - image Information Mining: Geospatial Intelligence from Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Ispra - Varese, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation vidéo interactive par zones quasi-plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bordeaux, France. pp.ID156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones quasi-plates spatio-temporelles et segmentation morphologique de s equences vid eo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stéganographie : une solution pour enrichir le contenu des vidéos numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la Recherche en IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cherbourg, France. pp.#187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic segmentation: application of mathematical morphology to textual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMM, Internation Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No title</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Image and Signal Processing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dubrovnik, Croatia. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hyperconnections to hypercomponent tree: Application to document image binarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Slezak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Applications of Digital Geometry and Mathematical Morphology (WADGMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Istanbul, Turkey. paper #5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected component trees for multivariate image processing applications in astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Slezak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IAPR International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.4089-4092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video object mining: issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Semantic Computing (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and monitoring of salt-marsh vegetation and tidal channel network fom high resolution imagery (1975-2006). Example of the Mont-Saint-Michel Bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour la classification non supervisée en segmentation d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation par ligne de partage des eaux avec marqueurs spatiaux et spectraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.#426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COASTLINE EXTRACTION IN VHR IMAGERY USING MATHEMATICAL MORPHOLOGY WITH SPATIAL AND SPECTRAL KNOWLEDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPRS Congress Beijing 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, China. pp.1305-1310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multivariate Hit-or-Miss Transform for Conjoint Spatial and Spectral Template Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.226-235, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69905-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical Object Detection with a Robust Hit-or-Miss Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Vollmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EURASIP European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de détecteurs d'objets urbains à partir d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Extraction et Gestion des Connaissances (EGC) Atelier Extraction de COnnaissance à partir d'Images (ECOI),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On morphological color texture characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brazil. pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basin morphology approach to colour image segmentation by region merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Japan. pp.935-944, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76386-4_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending morphological signatures for visual pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Pattern Recognition in Information Systems (PRIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Funchal, Portugal. pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic building extraction in VHR images using advanced morphological operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ISPRS Joint Workshop on Remote Sensing and Data Fusion over Urban Areas (URBAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.INSPEC #9702691, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URS.2007.371825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge from markers in watershed segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Computer Analysis of Images and Patterns (CAIP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria. pp.579-586, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74272-2_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-opérateurs morphologiques multivariés basés sur les extrema lexicographiques alpha-tronqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone ORASIS de vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation par ligne de partage des eaux basée sur des connaissances texturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On machine learning in watershed segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning in Signal Processing (MLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Greece. pp.187-192, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2007.4414304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrisation de méthodes de segmentation par utilisation de connaissances et approche génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Extraction de COnnaissance à partir d'Images (ECOI), Journées Francophones Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo multivariate morphological operators based on alpha-trimmed lexicographical extrema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Turkey. pp.367-372, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2007.4383721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des bâtiments dans les images THRS avec la morphologie mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'une classification non supervisée floue à la segmentation par ligne de partage des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology Applied to the Segmentation and Classification of Galaxies in Multispectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed Segmentation of Remotely Sensed Images Based on a Supervised Fuzzy Pixel Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Korczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geosciences And Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.3712-3715, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2006.951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Morphological Covariance Applied to Texture Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimedia Content Representation, Classification and Security (IWMRCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Turkey. pp.522-529, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11848035_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction Multicritère de Texte Incrusté dans les Séquences Vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril L'Orphelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Siamese KPConv: Early Encoding and Less Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris de Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Lights Deep Learning Conference (NLDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DMASC: accessible, explainable 3D point clouds classification. Application to bi-spectral topo-bathymetric LiDAR data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , pp.EGU23-7115, 2023, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active detection for aerial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS &amp; Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BiDS' 2017 - Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la mer par apprentissage profond : quelques exemples d’applications pour protéger notre bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Littoral: un bien commun ? Une approche pluridisciplinaire. Actes du Séminaire International de l'Institut Archipel. Université Bretagne Sud, 17-19 juin 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-224, 2021, 978-2-9573619-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoGraph: Graph-Based Multi-view Object Detection with Geometric Cues End-to-End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samy Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano D’aronco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan D Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision – ECCV 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.488-504, 2020, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58571-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute Filtering of Urban Point Clouds Using Max-Tree on Voxel Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-402, 2019, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Template Matching in Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Low-Level Color Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Springer Netherlands, pp.241-277, 2014, Lecture Notes in Computational Vision and Biomechanics, 978-94-007-7583-1. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7584-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color representation and processing in polar color spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lezoray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Fernandez-Maloigne, Frédérique Robert-Inacio, and Ludovic Macaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Color Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 1-40 (Chapter 1), 2013, 9781848213470 (Print) / 9781118561966 (Online). </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118561966.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et traitement couleur dans des espaces polaires : intensité, teinte et saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lézoray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Fernandez-Maloigne, Ludovic Macaire et Frédérique Robert-Inacio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie numérique : Avancées et perspectives pour la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, Chapitre 1, 2012, Traité IC2 signal et image, 9782746232051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological texture description of grayscale and color images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics (vol. 169)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-74, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for unsupervised classification in image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Guillet and Gilbert Ritschard and Djamel Zighed and Henri Briand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in knowledge discovery and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.113-131, 2010, Studies in Computational Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate mathematical morphology applied to colour image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erchan Aptoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Collet and Jocelyn Chanussot and Kacem Chehdi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multivariate image processing: methods and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - John Wiley, pp.303-337, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image features from morphological scale-spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dacheng Tao and Dong Xu and Xuelong Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Mining from Multimedia Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group Publishing, pp.32-79, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning in Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lézoray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Words to Wavelengths: VLMs for Few-Shot Multispectral Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nkegoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EoS-FM: Can an Ensemble of Specialist Models act as a Generalist Feature Extractor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSMODNet: A Closer Look at Few-Shot Detection in Multispectral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nkegoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Vector-Quantized Variational Autoencoder Inner Metrics for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Learning for Early Classification of Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Russwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Körner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle detection and counting from VHR satellite images: efforts and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'événements dans une séquence vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université François Rabelais - Tours, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00278073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multivaluées et supervisées en morphologie mathématique et applications en analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Strasbourg, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00515901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId686"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0A46520"/>
+    <w:nsid w:val="013A4E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2384-8202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113437773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dufourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane May" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2025.3622200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Fr&#228;nti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaiz Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Khati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.34.6.063017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadie Belmouhcine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2025.3564181" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gangloff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.09.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353070v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Guennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Feldmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.11.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04357641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Hamzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.11.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3359484" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Workineh Gella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Wendt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Tiede" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3336929" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ru&#223;wurm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.12.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.02.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipan Saha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahzad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.03529" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Heidler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Mou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Loebel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Scheinert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3296539" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.10.022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Castillo-Navarro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05943-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Hansch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Persello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemine Vivone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Castillo Navarro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2022.3219935" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng-&#194;n L&#234;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153689" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3126428" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Tseng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A. L&#234;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tiede" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2022-415-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2022.3144291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Santana Maia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991201v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-&#194;. L&#234;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayugi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onyango" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odwe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-455-2022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3153110" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Nyborg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Assent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-An Le" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guiotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3182030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132629" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lassalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13193836" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erchan Aptoula" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2021.3051859" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de G&#233;lis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corpetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-879-2021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mirmahboub" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merciol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-347-2021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213807v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193152" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Osio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2020-525-2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Etaix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-1203-2020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Rao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b3-2020-515-2020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213815v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152501" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kuffer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Taubenbock" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3046096" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglayan Tuna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.11.038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russwurm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zollner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#246;rner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-1545-2020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399410v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2958858" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy Nassar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk Wegner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9110687" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Faucqueur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves R&#233;my" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Descl&#233;e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8010046" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104998v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2912563" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277621v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102809" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tasar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8020070" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02407571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vadaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hajduch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11242997" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343810v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2761402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848445v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bosilj" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4020033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Binet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Artigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2793537" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636145v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.11.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672852v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2773367" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529624v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040368" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672848v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Cui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030196" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447454v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim H&#246;hle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.83.3.183" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Produit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy Nassaar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2684300" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447452v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2642479" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320003v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Havel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0604-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320009v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H.F. Wilkinson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2016-0011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253819v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2513424" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391926v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehla Ghouaiel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2016.1244998" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397883v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5120228" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.04.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998258v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chapel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2304304" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763484v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.01.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.07.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20BZSKNM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Slezak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2161322" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shepherd" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teras" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Beichel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boellard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruynooghe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2202322" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512744v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2010.07.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512749v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derivaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.07.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512701v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3099707" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512734v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.02.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512732v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512741v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2027363" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512735v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.02.013" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515933v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/927950" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512667v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2007.09.011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512672v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2007.10.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desgu&#233;e" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515949v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.333-352" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512628v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-007-0033-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD3A1E1C001985C775697FF83E5A162CF03B9A73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.02.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515948v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515946v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515961v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512620v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Holler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-2014(02)00115-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613385v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467874v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adorni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00292" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372472v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Avellaneda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487777v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Uebbing" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L. Joakimsen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi T. Luppino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iver Martinsen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdonald" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487774v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castiglioni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Isla" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian B Calderon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376343v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641348" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913413v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kr&#246;ber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baraldi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki Uzun" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Pande" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cachin-Bernard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778954v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641972" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643544v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791015v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Barbosa Ferreira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642817" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310706v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kr&#246;ber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernandez Garcia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guiotte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delerue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281513" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222900" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219303v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991226v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khishma Modoosoodun Nicolas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16213-8_6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159375v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253903v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282672" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430694v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281486" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352656v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281458" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309802v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de Gelis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282898" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694878v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991269v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991283v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991287v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991158v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956283" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697359v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991217v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884819" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991191v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991274v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991178v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956102" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491950v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Avignon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00339" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539270v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339619v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354935v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339649v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379992v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04113526v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas JB Dewez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Boisvilliers" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houl&#232;s" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119907v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV48630.2021.00012" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339638v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379980v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379985v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ristorcelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;noz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487128v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379508v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552062" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291870v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412177" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354933v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mor&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Youssefi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199313v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339646v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025756v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69538-5_7" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236409v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506322" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872123v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213855v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Froidevaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Julier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323827" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952651v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213876v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323236" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380204v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445740v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroze" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872132v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206301v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343921v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Giudici" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W13-309-2019" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343907v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Lang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wegner" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8808935" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343963v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343961v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343851v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Russwurm" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco K&#246;rner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343897v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W13-303-2019" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343933v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343904v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8808961" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343928v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2019.8866948" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118714v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343884v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D. Wegner" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343965v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343937v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343901v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8808945" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343958v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343915v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809071" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343898v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285670v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969029v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517683" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070083v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809872v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518321" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969020v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517735" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828591v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767807v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohao Huang" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangkang Lu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Khalel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518525" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845487v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969010v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nosavan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baillarin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518357" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818318v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01958983v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969048v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delvit" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01960353v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Descl&#233;e" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809991v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01960341v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ogao" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Ayugi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969037v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672871v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756071v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friguet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672869v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672868v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Balem" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672857v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_28" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672856v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_31" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672863v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2277705" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654187v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Klein" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523573v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.199" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672861v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127144" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588290v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438499v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924566" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672870v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672854v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924536" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320012v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320011v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320024v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253867v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360166v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54181-5_12" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320020v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253872v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sauray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320016v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730327" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253875v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320010v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168099v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_4" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194374v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailya Bogrova" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134071v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168116v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Dujaili" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_26" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194372v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168108v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Curic" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Luengo Hendriks" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_62" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168146v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_16" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168148v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194373v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253815v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998254v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998256v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998255v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/25852" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998253v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905178v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_20" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905181v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905177v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_10" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-311ZT1BJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921674v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41181-6_57" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763490v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706709v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352581" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763489v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rougier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763491v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663811v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626803v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663794v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663807v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643905v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643688v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663815v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643913v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595251v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663819v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663804v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516036v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Slezak" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516044v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516029v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523208v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516098v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516095v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467552v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516058v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_26" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516054v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516099v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516071v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516067v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76386-4_89" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516078v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516082v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URS.2007.371825" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516102v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515912v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_72" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516100v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Korczak" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516076v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2007.4414304" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516103v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516074v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2007.4383721" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516087v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516090v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.951" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516105v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516107v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516085v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_69" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001164v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L'Orphelin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913386v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084937v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefevre" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7115" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639924v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379496v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213841v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano D&#8217;aronco" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D Wegner" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58571-6_29" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343890v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_30" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111954v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7584-8_8" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763480v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966.ch1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763482v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663796v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515960v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515953v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515954v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067910v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487782v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nkegoum" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Fromont" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487781v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487780v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541964v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174314v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343840v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julier" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00278073v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00515901v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2384-8202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113437773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dufourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane May" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2025.3622200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Fr&#228;nti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaiz Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Khati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.34.6.063017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadie Belmouhcine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2025.3564181" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gangloff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.09.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353070v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Guennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Feldmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.11.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04357641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Hamzaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.11.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3359484" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Workineh Gella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Wendt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Tiede" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3336929" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ru&#223;wurm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.12.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.02.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipan Saha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahzad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.03529" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Heidler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Mou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Loebel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Scheinert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3296539" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.10.022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Hansch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Persello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemine Vivone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Castillo Navarro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2022.3219935" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224;ng-&#194;n L&#234;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153689" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Castillo-Navarro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3126428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05943-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Tseng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A. L&#234;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tiede" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2022-415-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2022.3144291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Santana Maia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991201v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-&#194;. L&#234;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayugi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onyango" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odwe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-455-2022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3153110" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717178v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-An Le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guiotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3182030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Nyborg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Assent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132629" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lassalle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13193836" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erchan Aptoula" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2021.3051859" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de G&#233;lis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corpetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-879-2021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mirmahboub" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merciol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-347-2021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213807v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12193152" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Osio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2020-525-2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Etaix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-1203-2020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Rao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xliii-b3-2020-515-2020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213815v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152501" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kuffer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Taubenbock" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3046096" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglayan Tuna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.11.038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Russwurm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zollner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#246;rner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-1545-2020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399410v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2958858" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy Nassar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk Wegner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9110687" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Faucqueur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves R&#233;my" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Descl&#233;e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8010046" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104998v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2912563" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277621v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102809" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tasar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8020070" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02407571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vadaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hajduch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11242997" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848445v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bosilj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4020033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Binet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Artigues" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2793537" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343810v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2761402" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636145v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.11.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672852v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2773367" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529624v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040368" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672848v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Cui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030196" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447454v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim H&#246;hle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.83.3.183" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Produit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samy Nassaar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2684300" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447452v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2642479" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320009v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H.F. Wilkinson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2016-0011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253819v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2513424" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320003v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Havel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0604-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391926v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehla Ghouaiel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2016.1244998" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397883v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi5120228" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.04.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998258v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chapel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2304304" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763484v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.01.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.07.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20BZSKNM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Slezak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2161322" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shepherd" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teras" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Beichel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boellard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruynooghe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2202322" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512744v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2010.07.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512749v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derivaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.07.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512701v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3099707" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512732v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512734v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.02.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512741v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2027363" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512735v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.02.013" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515933v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/927950" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512667v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2007.09.011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512672v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2007.10.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desgu&#233;e" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515949v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.333-352" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512628v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-007-0033-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD3A1E1C001985C775697FF83E5A162CF03B9A73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.02.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515948v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515946v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515961v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512620v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Holler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-2014(02)00115-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613385v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467874v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adorni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00292" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372472v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Avellaneda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487777v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Uebbing" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L. Joakimsen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi T. Luppino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iver Martinsen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcdonald" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487774v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castiglioni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Isla" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian B Calderon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376343v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913413v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kr&#246;ber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baraldi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706302v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki Uzun" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Pande" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cachin-Bernard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778949v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641348" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778954v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641972" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643544v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791015v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Barbosa Ferreira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642817" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310706v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kr&#246;ber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernandez Garcia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guiotte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delerue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281513" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222900" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219303v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991226v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khishma Modoosoodun Nicolas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16213-8_6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159375v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253903v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282672" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430694v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281486" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352656v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281458" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309802v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de Gelis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282898" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991269v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991283v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991287v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991158v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956283" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694878v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697359v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991217v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884819" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991191v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991274v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991178v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956102" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491950v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Avignon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV51458.2022.00339" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119907v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV48630.2021.00012" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339638v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379980v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539270v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339619v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354935v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339649v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379992v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04113526v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas JB Dewez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breton" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Boisvilliers" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houl&#232;s" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379985v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ristorcelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;noz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487128v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379508v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552062" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291870v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412177" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354933v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mor&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Youssefi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025756v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69538-5_7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339646v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199313v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236409v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506322" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872123v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213855v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Froidevaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Julier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323827" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952651v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213876v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323236" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380204v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445740v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroze" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872132v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206301v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343851v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Russwurm" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco K&#246;rner" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343897v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Giudici" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W13-303-2019" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343921v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W13-309-2019" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343907v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Lang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wegner" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8808935" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343963v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343961v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343933v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343904v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8808961" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343928v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2019.8866948" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118714v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343958v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343901v2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8808945" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343965v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343884v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D. Wegner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343937v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343915v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809071" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343898v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285670v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969020v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517735" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828591v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767807v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohao Huang" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangkang Lu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Khalel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518525" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969029v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517683" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070083v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809872v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518321" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845487v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969010v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nosavan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baillarin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518357" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818318v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01958983v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809991v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01960353v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Descl&#233;e" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969048v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Delvit" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01960341v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ogao" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Ayugi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969037v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672869v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672868v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Balem" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672857v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_28" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672871v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756071v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friguet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672856v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_31" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672863v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2277705" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654187v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Hamida" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Klein" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523573v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.199" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672861v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127144" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588290v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438499v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924566" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672870v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672854v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924536" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320024v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253867v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360166v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54181-5_12" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320012v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320011v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320020v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253872v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sauray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320016v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730327" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253875v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320010v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168116v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Dujaili" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_26" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168099v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18224-7_4" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194374v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailya Bogrova" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134071v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194372v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168108v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Curic" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Luengo Hendriks" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_62" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168146v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_16" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168148v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194373v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253815v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998254v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998256v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998255v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/25852" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998253v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905178v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_20" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905181v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905177v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_10" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-311ZT1BJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921674v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41181-6_57" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763490v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706709v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352581" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763489v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rougier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763491v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663794v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663807v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643905v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643688v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663811v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626803v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663815v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595251v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663819v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643913v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663804v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516036v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Slezak" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516044v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516029v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523208v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516098v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516095v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467552v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516058v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_26" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516054v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516099v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516071v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516067v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76386-4_89" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516078v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516082v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URS.2007.371825" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515912v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74272-2_72" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516102v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516100v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Korczak" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516076v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2007.4414304" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516103v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516074v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2007.4383721" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516105v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516107v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516087v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516090v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.951" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516085v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_69" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001164v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L'Orphelin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913386v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084937v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefevre" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7115" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639924v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379496v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213841v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano D&#8217;aronco" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan D Wegner" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58571-6_29" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343890v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_30" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111954v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7584-8_8" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763480v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966.ch1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763482v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663796v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515960v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515954v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515953v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067910v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487782v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nkegoum" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Fromont" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487781v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487780v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541964v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174314v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343840v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julier" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00278073v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00515901v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>