--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Lehmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information sur les sols de France : capitaliser, analyser, diffuser, aller vers l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des référentiels régionaux pédologiques sous la forme d'une carte des sols dominants (France métropolitaine - Hors Corse) accessible sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentinel-2 Images for Soil Organic Carbon Content Mapping in Croplands of Southwestern France. The Usefulness of Sentinel-1/2 Derived Moisture Maps and Mismatches between Sentinel Images and Sampling Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.5115. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13245115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data integration for soil clay content modelling at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.101905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining a reconnaissance soil map by calibrating regression models with data from the same map (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard B. M. Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (septembre 2014), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion Conservation des Sols de France : volet Référentiel Régional Pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols à moyennes échelles en France métropolitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique d’une carte pédologique au 1/50 000 dans le Doubs, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high resolution map of French soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (4), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0086-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du logiciel CLAPAS pour l’aide à la délimitation de pédopaysages. Un test sur la carte des sols de Mirande (Gers, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wynns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Petites Antilles : des climats variés, des sols de natures contrastées et de fertilités inégales sur des espaces restreints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au travers du programme Inventaire, Gestion et Conservation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours inversé appliqué à la typologie des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES), Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion et Conservation des Sols IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au services des projets de Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenIG, INRAE, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMQS : modalités pour l'année 6, rappels des protocoles GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, Feb 2021, En visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#DonnéeSol ou comment accéder aux résultats et aux données du GIS Sol en 3 clics !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Géoportail : Porter à connaissance de données sol issues du programme IGCS, Volet Référentiel Régional Pédologique (RRP), sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Nov 2019, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing data integration for soil clay content prediction at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Nancy 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières nouvelles du Réseau de mesures de la qualité des sols !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur Refersols et sa mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France et les outils associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bientôt visibles sur le géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, nancy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et sur la RU ? Quoi de neuf, docteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Sols et Territoires, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications cartographiques à partir de données en format DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier RU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine des zones humides à l'échelle départementale : De la démarche scientifique à l’usage dans les documents planificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Référentiel Régional Pédologique de Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine resolution mapping of wetlands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonisation des cartes pédologiques au 1/250 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Drufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Versailles, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols sur le territoire français : la BDGSF et le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du programme de cartographie des sols à moyennes échelles : Connaissance Pédologique de la France (CPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie d'harmonisation des Référentiels Régionaux Pédologiques par cartographie numérique : l'exemple de l'Eure-et-Loir et du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage d’un MNT pour limiter l’effet “marche d’escalier”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon contents and stocks in the O horizons of French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiner une esquisse pédologique au 1/250.000 par des techniques de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bm Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM smoothing to avoid the staircase effect of coarse DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique de la carte pédologique de Vercel au 1/50000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new algorithm for Clapas in R language in order to improve efficiency of soil survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Soil Sciences (IUSS), Aug 2010, Brisbane (AU), Australia. pp. 28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Additive Regression Trees (MART): a tool for the estimation of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress 2008, Soil, Society, Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants des stocks de carbone des sols des petites Antilles. Alternatives de séquestration du carbone et spatialisation des stocks actuels et simulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GESSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : état des lieux, inventaire de ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GIS Sol-AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation approfondie à DoneSol - présentation, bilan, programme 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un Système d'Information sur les sols de France et l'évolution de leur qualité. Les programmes du Groupement d'Intérêt Scientifique Sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Suisse de Pédologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Bern, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur image présenté lors de l'exposition au village des sciences le 4&5 Octobre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Orleans (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la géolocalisation des sites RMQS en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les offres de formations à DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation &amp;quot;Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of potentiel wetlands at the French national scale based on hydroecoregions stratification and inference modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014, Geophysical Research Abstracts, vol.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon at different depths using digital soil mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.0, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping of soil classes at 1:50,000 scale in the Franche-Comté region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du levé statique avec post-traitement au levé VRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la mesure et de la métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nouan-le-Fuzelier, France. 2010, J2M 2010 : Journées de la mesure et de la métrologie, Nouan-le-Fuzelier du 11 au 14 octobre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation &amp;quot;Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GIS Sol-AFES 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.1, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French soil monitoring network for soil quality assessment (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Modelling of Pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Orléans, France. n. p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Soil Quality Monitoring Network Manual RMQS2: second metropolitan campaign 2016–2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 2-7380-1451-8. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/KC64-NY88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du Réseau de Mesures de la Qualité des Sols (RMQS)- V3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 135 p., 2018, 2-7380-1415-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA InfoSol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 110 p., 2017, 2-7380-1408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Madulas, Espagne, Mines d'or romaines du Ier au IIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géophotos : Le recueil 2015, quand la géographie rencontre la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, n.p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon at different depths using digital soil mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon content and stocks in the O horizons of French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols dominants en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de développement de produits GlobalSoilMap à l’échelle de la France métropolitaine. Rapport de Pari Scientifique 2013-2014 du Département EA de l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosoil : extrapolation numérique de propriétés des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloppes des milieux potentiellement humides de la France métropolitaine - notice d'accompagnement. Programme de modélisation des milieux potentiellement humides de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2014, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2009 : Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Compte-rendu final des travaux réalisés sur les crédits 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Compte-rendu préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols : rapport d'activité de l'année 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2006 : compte-rendu préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vanhoydoonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols (implementation of the soil monitoring network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique du Référentiel Régional Pédologique du département de Gironde (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Toulon (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Montpellier (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Lesparre-Médoc (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Condom (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Privas (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Lodève (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte d'Auch au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte au 1/100 000 d'Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique du Référentiel Régional Pédologique du département des Landes (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données de la carte des sols de Besançon (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Besançon (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000 en format ArcInfo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Lehmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information sur les sols de France : capitaliser, analyser, diffuser, aller vers l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des référentiels régionaux pédologiques sous la forme d'une carte des sols dominants (France métropolitaine - Hors Corse) accessible sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentinel-2 Images for Soil Organic Carbon Content Mapping in Croplands of Southwestern France. The Usefulness of Sentinel-1/2 Derived Moisture Maps and Mismatches between Sentinel Images and Sampling Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.5115. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13245115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data integration for soil clay content modelling at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.101905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion Conservation des Sols de France : volet Référentiel Régional Pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining a reconnaissance soil map by calibrating regression models with data from the same map (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard B. M. Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (septembre 2014), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols à moyennes échelles en France métropolitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique d’une carte pédologique au 1/50 000 dans le Doubs, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high resolution map of French soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (4), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0086-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du logiciel CLAPAS pour l’aide à la délimitation de pédopaysages. Un test sur la carte des sols de Mirande (Gers, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wynns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Petites Antilles : des climats variés, des sols de natures contrastées et de fertilités inégales sur des espaces restreints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au travers du programme Inventaire, Gestion et Conservation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours inversé appliqué à la typologie des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES), Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion et Conservation des Sols IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au services des projets de Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenIG, INRAE, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMQS : modalités pour l'année 6, rappels des protocoles GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, Feb 2021, En visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Géoportail : Porter à connaissance de données sol issues du programme IGCS, Volet Référentiel Régional Pédologique (RRP), sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Nov 2019, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#DonnéeSol ou comment accéder aux résultats et aux données du GIS Sol en 3 clics !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing data integration for soil clay content prediction at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Nancy 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur Refersols et sa mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières nouvelles du Réseau de mesures de la qualité des sols !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France et les outils associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bientôt visibles sur le géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, nancy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et sur la RU ? Quoi de neuf, docteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Sols et Territoires, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications cartographiques à partir de données en format DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier RU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine des zones humides à l'échelle départementale : De la démarche scientifique à l’usage dans les documents planificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Référentiel Régional Pédologique de Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine resolution mapping of wetlands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonisation des cartes pédologiques au 1/250 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Drufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Versailles, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols sur le territoire français : la BDGSF et le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du programme de cartographie des sols à moyennes échelles : Connaissance Pédologique de la France (CPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie d'harmonisation des Référentiels Régionaux Pédologiques par cartographie numérique : l'exemple de l'Eure-et-Loir et du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiner une esquisse pédologique au 1/250.000 par des techniques de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bm Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon contents and stocks in the O horizons of French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage d’un MNT pour limiter l’effet “marche d’escalier”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM smoothing to avoid the staircase effect of coarse DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique de la carte pédologique de Vercel au 1/50000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new algorithm for Clapas in R language in order to improve efficiency of soil survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Soil Sciences (IUSS), Aug 2010, Brisbane (AU), Australia. pp. 28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Additive Regression Trees (MART): a tool for the estimation of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress 2008, Soil, Society, Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants des stocks de carbone des sols des petites Antilles. Alternatives de séquestration du carbone et spatialisation des stocks actuels et simulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GESSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : état des lieux, inventaire de ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GIS Sol-AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation approfondie à DoneSol - présentation, bilan, programme 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un Système d'Information sur les sols de France et l'évolution de leur qualité. Les programmes du Groupement d'Intérêt Scientifique Sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Suisse de Pédologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Bern, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur image présenté lors de l'exposition au village des sciences le 4&5 Octobre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Orleans (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les offres de formations à DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la géolocalisation des sites RMQS en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of potentiel wetlands at the French national scale based on hydroecoregions stratification and inference modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014, Geophysical Research Abstracts, vol.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation &amp;quot;Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon at different depths using digital soil mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.0, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping of soil classes at 1:50,000 scale in the Franche-Comté region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du levé statique avec post-traitement au levé VRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la mesure et de la métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nouan-le-Fuzelier, France. 2010, J2M 2010 : Journées de la mesure et de la métrologie, Nouan-le-Fuzelier du 11 au 14 octobre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation &amp;quot;Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GIS Sol-AFES 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.1, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French soil monitoring network for soil quality assessment (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Modelling of Pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Orléans, France. n. p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Soil Quality Monitoring Network Manual RMQS2: second metropolitan campaign 2016–2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 2-7380-1451-8. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/KC64-NY88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du Réseau de Mesures de la Qualité des Sols (RMQS)- V3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 135 p., 2018, 2-7380-1415-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA InfoSol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 110 p., 2017, 2-7380-1408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Madulas, Espagne, Mines d'or romaines du Ier au IIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géophotos : Le recueil 2015, quand la géographie rencontre la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, n.p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon at different depths using digital soil mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon content and stocks in the O horizons of French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols dominants en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de développement de produits GlobalSoilMap à l’échelle de la France métropolitaine. Rapport de Pari Scientifique 2013-2014 du Département EA de l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosoil : extrapolation numérique de propriétés des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloppes des milieux potentiellement humides de la France métropolitaine - notice d'accompagnement. Programme de modélisation des milieux potentiellement humides de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2014, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2009 : Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Compte-rendu final des travaux réalisés sur les crédits 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Compte-rendu préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols : rapport d'activité de l'année 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2006 : compte-rendu préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vanhoydoonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols (implementation of the soil monitoring network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique du Référentiel Régional Pédologique du département de Gironde (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Toulon (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Privas (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Montpellier (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Lesparre-Médoc (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Condom (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Lodève (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte au 1/100 000 d'Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte d'Auch au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique du Référentiel Régional Pédologique du département des Landes (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Besançon (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données de la carte des sols de Besançon (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000 en format ArcInfo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385617v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kempen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2014.07.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baffet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Coste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meersmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Baets" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0086-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wynns" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Serra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler-Dominguez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertouy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maillant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Desbourdes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209294v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drufin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Fourvel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744985v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807103v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bm Heuvelink" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830019v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Doux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Yart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307532v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Laouali-Abdou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gouny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chapuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805102v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berch&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/KC64-NY88" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791718v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01595205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sols-et-territoires.org/fileadmin/user_upload/Produits_Reseau/publications-marquantes/Guide_RMT_BD_Web.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797059v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815465v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820834v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816374v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823723v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817438v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanhoydoonck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824807v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Viyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798184v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798837v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799373v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801018v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805175v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805030v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804978v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805422v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385617v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kempen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2014.07.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baffet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Coste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meersmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Baets" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0086-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wynns" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Serra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler-Dominguez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertouy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maillant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Desbourdes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788353v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209294v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drufin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Fourvel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bm Heuvelink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744985v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830019v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Doux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Yart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307532v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Laouali-Abdou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738427v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gouny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chapuis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805102v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berch&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/KC64-NY88" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791718v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01595205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sols-et-territoires.org/fileadmin/user_upload/Produits_Reseau/publications-marquantes/Guide_RMT_BD_Web.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797059v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815465v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820834v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816374v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823723v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817438v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanhoydoonck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Viyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799373v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800140v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798184v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804750v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805175v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805030v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824807v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804978v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>