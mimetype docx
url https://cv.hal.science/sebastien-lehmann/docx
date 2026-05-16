--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Lehmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information sur les sols de France : capitaliser, analyser, diffuser, aller vers l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des référentiels régionaux pédologiques sous la forme d'une carte des sols dominants (France métropolitaine - Hors Corse) accessible sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentinel-2 Images for Soil Organic Carbon Content Mapping in Croplands of Southwestern France. The Usefulness of Sentinel-1/2 Derived Moisture Maps and Mismatches between Sentinel Images and Sampling Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.5115. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13245115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data integration for soil clay content modelling at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.101905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion Conservation des Sols de France : volet Référentiel Régional Pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining a reconnaissance soil map by calibrating regression models with data from the same map (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard B. M. Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (septembre 2014), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols à moyennes échelles en France métropolitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique d’une carte pédologique au 1/50 000 dans le Doubs, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high resolution map of French soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (4), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0086-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du logiciel CLAPAS pour l’aide à la délimitation de pédopaysages. Un test sur la carte des sols de Mirande (Gers, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wynns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Petites Antilles : des climats variés, des sols de natures contrastées et de fertilités inégales sur des espaces restreints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au travers du programme Inventaire, Gestion et Conservation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours inversé appliqué à la typologie des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES), Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion et Conservation des Sols IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au services des projets de Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenIG, INRAE, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMQS : modalités pour l'année 6, rappels des protocoles GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, Feb 2021, En visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Géoportail : Porter à connaissance de données sol issues du programme IGCS, Volet Référentiel Régional Pédologique (RRP), sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Nov 2019, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#DonnéeSol ou comment accéder aux résultats et aux données du GIS Sol en 3 clics !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing data integration for soil clay content prediction at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Nancy 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur Refersols et sa mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières nouvelles du Réseau de mesures de la qualité des sols !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France et les outils associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bientôt visibles sur le géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, nancy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et sur la RU ? Quoi de neuf, docteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Sols et Territoires, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications cartographiques à partir de données en format DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier RU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine des zones humides à l'échelle départementale : De la démarche scientifique à l’usage dans les documents planificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Référentiel Régional Pédologique de Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine resolution mapping of wetlands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonisation des cartes pédologiques au 1/250 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Drufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Versailles, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols sur le territoire français : la BDGSF et le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du programme de cartographie des sols à moyennes échelles : Connaissance Pédologique de la France (CPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie d'harmonisation des Référentiels Régionaux Pédologiques par cartographie numérique : l'exemple de l'Eure-et-Loir et du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiner une esquisse pédologique au 1/250.000 par des techniques de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bm Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon contents and stocks in the O horizons of French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage d’un MNT pour limiter l’effet “marche d’escalier”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM smoothing to avoid the staircase effect of coarse DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique de la carte pédologique de Vercel au 1/50000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new algorithm for Clapas in R language in order to improve efficiency of soil survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Soil Sciences (IUSS), Aug 2010, Brisbane (AU), Australia. pp. 28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Additive Regression Trees (MART): a tool for the estimation of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress 2008, Soil, Society, Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants des stocks de carbone des sols des petites Antilles. Alternatives de séquestration du carbone et spatialisation des stocks actuels et simulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GESSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : état des lieux, inventaire de ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GIS Sol-AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation approfondie à DoneSol - présentation, bilan, programme 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un Système d'Information sur les sols de France et l'évolution de leur qualité. Les programmes du Groupement d'Intérêt Scientifique Sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Suisse de Pédologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Bern, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur image présenté lors de l'exposition au village des sciences le 4&5 Octobre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Orleans (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les offres de formations à DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la géolocalisation des sites RMQS en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of potentiel wetlands at the French national scale based on hydroecoregions stratification and inference modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014, Geophysical Research Abstracts, vol.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation &amp;quot;Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon at different depths using digital soil mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.0, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping of soil classes at 1:50,000 scale in the Franche-Comté region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du levé statique avec post-traitement au levé VRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la mesure et de la métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nouan-le-Fuzelier, France. 2010, J2M 2010 : Journées de la mesure et de la métrologie, Nouan-le-Fuzelier du 11 au 14 octobre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation &amp;quot;Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GIS Sol-AFES 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.1, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French soil monitoring network for soil quality assessment (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Modelling of Pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Orléans, France. n. p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Soil Quality Monitoring Network Manual RMQS2: second metropolitan campaign 2016–2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 2-7380-1451-8. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/KC64-NY88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du Réseau de Mesures de la Qualité des Sols (RMQS)- V3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 135 p., 2018, 2-7380-1415-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA InfoSol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 110 p., 2017, 2-7380-1408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Madulas, Espagne, Mines d'or romaines du Ier au IIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géophotos : Le recueil 2015, quand la géographie rencontre la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, n.p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon at different depths using digital soil mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon content and stocks in the O horizons of French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols dominants en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de développement de produits GlobalSoilMap à l’échelle de la France métropolitaine. Rapport de Pari Scientifique 2013-2014 du Département EA de l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosoil : extrapolation numérique de propriétés des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloppes des milieux potentiellement humides de la France métropolitaine - notice d'accompagnement. Programme de modélisation des milieux potentiellement humides de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2014, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2009 : Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Compte-rendu final des travaux réalisés sur les crédits 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Compte-rendu préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols : rapport d'activité de l'année 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2006 : compte-rendu préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vanhoydoonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols (implementation of the soil monitoring network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique du Référentiel Régional Pédologique du département de Gironde (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Toulon (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Privas (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Montpellier (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Lesparre-Médoc (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Condom (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Lodève (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte au 1/100 000 d'Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte d'Auch au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique du Référentiel Régional Pédologique du département des Landes (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Besançon (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données de la carte des sols de Besançon (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000 en format ArcInfo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Lehmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’information sur les sols de France : capitaliser, analyser, diffuser, aller vers l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des référentiels régionaux pédologiques sous la forme d'une carte des sols dominants (France métropolitaine - Hors Corse) accessible sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sentinel-2 Images for Soil Organic Carbon Content Mapping in Croplands of Southwestern France. The Usefulness of Sentinel-1/2 Derived Moisture Maps and Mismatches between Sentinel Images and Sampling Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Urbina-Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (24), pp.5115. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13245115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data integration for soil clay content modelling at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.101905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion Conservation des Sols de France : volet Référentiel Régional Pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining a reconnaissance soil map by calibrating regression models with data from the same map (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard B. M. Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (septembre 2014), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols à moyennes échelles en France métropolitaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique d’une carte pédologique au 1/50 000 dans le Doubs, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.27-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high resolution map of French soil organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Meersmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lacarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (4), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0086-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du logiciel CLAPAS pour l’aide à la délimitation de pédopaysages. Un test sur la carte des sols de Mirande (Gers, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wynns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.135-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Petites Antilles : des climats variés, des sols de natures contrastées et de fertilités inégales sur des espaces restreints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au travers du programme Inventaire, Gestion et Conservation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours inversé appliqué à la typologie des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES), Jul 2025, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Inventaire Gestion et Conservation des Sols IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La connaissance des sols au services des projets de Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenIG, INRAE, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMQS : modalités pour l'année 6, rappels des protocoles GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous RMQS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE InfoSol, Feb 2021, En visio-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Géoportail : Porter à connaissance de données sol issues du programme IGCS, Volet Référentiel Régional Pédologique (RRP), sur le Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). FRA., Nov 2019, Paris, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#DonnéeSol ou comment accéder aux résultats et aux données du GIS Sol en 3 clics !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing data integration for soil clay content prediction at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières nouvelles du Réseau de mesures de la qualité des sols !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur Refersols et sa mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France et les outils associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols bientôt visibles sur le géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, nancy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Nancy 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et sur la RU ? Quoi de neuf, docteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du RMT Sols et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Sols et Territoires, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications cartographiques à partir de données en format DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bertouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier RU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie fine des zones humides à l'échelle départementale : De la démarche scientifique à l’usage dans les documents planificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Référentiel Régional Pédologique de Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Slak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine resolution mapping of wetlands at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonisation des cartes pédologiques au 1/250 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Drufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Versailles, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance des sols sur le territoire français : la BDGSF et le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du programme de cartographie des sols à moyennes échelles : Connaissance Pédologique de la France (CPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie d'harmonisation des Référentiels Régionaux Pédologiques par cartographie numérique : l'exemple de l'Eure-et-Loir et du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon contents and stocks in the O horizons of French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiner une esquisse pédologique au 1/250.000 par des techniques de cartographie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Kempen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bm Heuvelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage d’un MNT pour limiter l’effet “marche d’escalier”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme IGCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM smoothing to avoid the staircase effect of coarse DEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Map</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique de la carte pédologique de Vercel au 1/50000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new algorithm for Clapas in R language in order to improve efficiency of soil survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Soil Sciences (IUSS), Aug 2010, Brisbane (AU), Australia. pp. 28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Additive Regression Trees (MART): a tool for the estimation of soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress 2008, Soil, Society, Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants des stocks de carbone des sols des petites Antilles. Alternatives de séquestration du carbone et spatialisation des stocks actuels et simulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Cabidoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GESSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des sols en France : état des lieux, inventaire de ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GIS Sol-AFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation approfondie à DoneSol - présentation, bilan, programme 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un Système d'Information sur les sols de France et l'évolution de leur qualité. Les programmes du Groupement d'Intérêt Scientifique Sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Suisse de Pédologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Bern, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur image présenté lors de l'exposition au village des sciences le 4&5 Octobre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Laouali-Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Orleans (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la géolocalisation des sites RMQS en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les offres de formations à DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Boukir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of potentiel wetlands at the French national scale based on hydroecoregions stratification and inference modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014, Geophysical Research Abstracts, vol.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation &amp;quot;Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : Le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon at different depths using digital soil mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.0, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping of soil classes at 1:50,000 scale in the Franche-Comté region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du levé statique avec post-traitement au levé VRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la mesure et de la métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nouan-le-Fuzelier, France. 2010, J2M 2010 : Journées de la mesure et de la métrologie, Nouan-le-Fuzelier du 11 au 14 octobre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French soil monitoring network for soil quality assessment (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Modelling of Pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Orléans, France. n. p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation &amp;quot;Utilisation de la base de données DoneSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Doux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GIS Sol-AFES 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.1, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Soil Quality Monitoring Network Manual RMQS2: second metropolitan campaign 2016–2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 2-7380-1451-8. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/KC64-NY88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du Réseau de Mesures de la Qualité des Sols (RMQS)- V3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 135 p., 2018, 2-7380-1415-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation des bases de données sol pour la production de cartes thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Détriché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA InfoSol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 110 p., 2017, 2-7380-1408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice explicative de la carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 320 p., 2011, 978-2-7380-129367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Madulas, Espagne, Mines d'or romaines du Ier au IIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géophotos : Le recueil 2015, quand la géographie rencontre la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, n.p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial prediction of soil organic carbon at different depths using digital soil mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon content and stocks in the O horizons of French forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols dominants en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de développement de produits GlobalSoilMap à l’échelle de la France métropolitaine. Rapport de Pari Scientifique 2013-2014 du Département EA de l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosoil : extrapolation numérique de propriétés des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enveloppes des milieux potentiellement humides de la France métropolitaine - notice d'accompagnement. Programme de modélisation des milieux potentiellement humides de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Guzmova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2014, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2009 : Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Compte-rendu final des travaux réalisés sur les crédits 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2008 : Compte-rendu préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols : rapport d'activité de l'année 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination IGCS 2006 : compte-rendu préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vanhoydoonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols (implementation of the soil monitoring network)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique du Référentiel Régional Pédologique du département de Gironde (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Privas (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Montpellier (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Lesparre-Médoc (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Condom (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Lodève (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Toulon (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Viyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte d'Auch au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Tientcheu Nguenkam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte au 1/100 000 d'Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique du Référentiel Régional Pédologique du département des Landes (carte des sols au 1/250 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche graphique de la carte des sols de Besançon (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des sols de Janzé au 1/100 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données de la carte des sols de Besançon (carte des sols au 1/100 000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Eimberck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel Régional Pédologique de la région Centre : carte des pédopaysages du Loiret à 1/250 000 en format ArcInfo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385617v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kempen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2014.07.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baffet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Coste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meersmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Baets" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0086-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wynns" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Serra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler-Dominguez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertouy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maillant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Desbourdes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788353v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209294v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drufin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Fourvel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bm Heuvelink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744985v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830019v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Doux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Yart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307532v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Laouali-Abdou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738427v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gouny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chapuis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805102v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berch&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/KC64-NY88" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791718v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01595205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sols-et-territoires.org/fileadmin/user_upload/Produits_Reseau/publications-marquantes/Guide_RMT_BD_Web.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797059v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815465v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820834v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816374v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823723v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817438v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanhoydoonck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Viyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799373v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800140v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798184v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804750v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805175v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805030v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824807v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804978v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385617v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Messant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Urbina-Salazar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kempen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard B. M. Heuvelink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2014.07.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baffet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Coste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meersmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Baets" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0086-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wynns" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681397v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Serra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler-Dominguez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertouy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Desbourdes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738236v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maillant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209294v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drufin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Fourvel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bm Heuvelink" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830019v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Doux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Yart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307532v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Laouali-Abdou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gouny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chapuis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805102v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819609v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berch&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/KC64-NY88" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791718v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01595205v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sols-et-territoires.org/fileadmin/user_upload/Produits_Reseau/publications-marquantes/Guide_RMT_BD_Web.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805521v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Riviere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouxel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800899v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797059v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815465v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820834v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816374v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823723v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanhoydoonck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799373v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Viyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800140v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798184v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799757v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805175v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804750v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805030v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824807v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804978v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>