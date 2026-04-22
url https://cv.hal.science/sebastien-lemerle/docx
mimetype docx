--- v0 (2026-03-15)
+++ v1 (2026-04-22)
@@ -214,632 +214,632 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apporter du fun, fabriquer des émotions ? Remarques sur l’identité professionnelle des médiateurs et médiatrices scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), p. 95-107 / https://lesenjeux.univ-grenoble-alpes.fr/2025/dossier/07-apporter-du-fun-fabriquer-des-emotions-remarques-sur-lidentite-professionnelle-des-mediateurs-et-mediatrices-scientifiques/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modéliser l’équivoque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, http://journals.openedition.org.faraway.parisnanterre.fr/rhsh/11854</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Finalist Fantasies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Intellectual History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23801883.2025.2570238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Apporter du fun, fabriquer des émotions ? Remarques sur l’identité professionnelle des médiateurs et médiatrices scientifiques</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le neurone exposé : quatre exemples contemporains de médiation muséale des sciences du cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.155-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/141cm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modéliser l’équivoque</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cerveau reptilien ou les trois erreurs de Paul MacLean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.Tribune Libre -Questions d'actualité</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Bertrand, Extension du domaine de la thermodynamique. Anatomie d’une controverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47, http://journals.openedition.org.faraway.parisnanterre.fr/rhsh/11854</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 45, pp.221-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13avc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le neurone exposé : quatre exemples contemporains de médiation muséale des sciences du cerveau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cerveau reptilien, histoire d’une fake news scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la plasticité cérébralisée. Mesurer la diffusion d’un concept scientifique dans la presse française contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 14 (14), p. 59-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/zil.014.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774721v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04971627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le labyrinthe et l’attrapeur de pensées</w:t>
               </w:r>
@@ -1113,278 +1113,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux frontières du réel : littérature et réalité au XXIe siècle. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (2), pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/AJFS.2021.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduire, la contrainte Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francosphères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Traduction, la contrainte, 10, pp.177 - 184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3828/franc.2021.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Semaine du cerveau à Paris (2014-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (2), pp.129-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334706v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03321805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwinners du futur</w:t>
               </w:r>
@@ -1732,455 +1732,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolas R. Rose, Joelle M. Abi-Rached, Neuro : the new brain sciences and the management of the mind , Princeton University Press, 2013, 352 p.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+                <w:t xml:space="preserve">Présentation du dossier : les usages sociaux des sciences du vivant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54-1, p.155-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Godelier, Au fondement des sociétés humaines. Ce que nous apprend l’anthropologie , Paris, Flammarion, 2010 (coll. Champs Essais) (1e éd., Albin Michel, 2007), 292 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, N° 14 (1), pp.153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/corp1.014.0153⟩</w:t>
+              <w:t xml:space="preserve">, 2016, N° 14 (1), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.014.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Corps et sciences sociales. Cinq ans de présentation d’ouvrages dans le séminaire (2009-2013). Introduction</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du dossier : les usages sociaux des sciences du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Memmi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54-1, pp.155-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas R. Rose, Joelle M. Abi-Rached, Neuro : the new brain sciences and the management of the mind , Princeton University Press, 2013, 352 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14, pp.131-139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/corp1.014.0131⟩</w:t>
+              <w:t xml:space="preserve">, 2016, N° 14 (1), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.014.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Présentation du dossier : les usages sociaux des sciences du vivant</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et sciences sociales. Cinq ans de présentation d’ouvrages dans le séminaire (2009-2013). Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...162 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanis Perez</w:t>
+                <w:t xml:space="preserve">Dominique Memmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, N° 14 (1), pp.141. </w:t>
+              <w:t xml:space="preserve">, 2016, 14, pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/corp1.014.0141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/corp1.014.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162920v1</w:t>
+                <w:t xml:space="preserve">hal-03162919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois formes contemporaines de biologisation du social</w:t>
               </w:r>
@@ -2879,165 +2879,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mues du reptile. Les métaphores dans les discours de vulgarisation, entre cognitif et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vulgarisation et médiation scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-MSH Vivanlit, Fondation Maison des Sciences de l’Homme, Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beyond Neuronal Man. Interdisciplinary Research on the Social Uses of Neuroscience in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards neuro-social science : the politics and pragmatics of collaboration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, King's College London ; Department of Social Science, Health &amp; Medicine; Neuroscience and Society Network, Dec 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495698v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01485551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3453,1337 +3453,1346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’interdisciplinarité comme zone de négoce ? Sur quelques initiatives récentes de collaboration entre sciences sociales et sciences de la vie (Grande-Bretagne, années 2000-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feuerhahn, Wolf; Mandressi, Rafael. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’interdisciplinarité. Un mot, des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 353-370, 2025, Homme et société, 979-10-351-0990-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14k8c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Fortress Filled with Highways. A Study on the Uses of Metaphors in Popular Neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sinding, Michael; Heydenreich, Aura; Mecke, Klaus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrative and Cognition in Literature and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, p. 249-268, 2025, 9783110782790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les neuromythes, cible ambiguë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubert, Antoine; Boncourt, Thibaud; Saint-Martin, Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batailles pour la vérité. Complotisme, effondrisme et autres discours alternatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 237-255, 2025, Sciences sociales du politique, 979-10-351-1020-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouvet, Marlène; Chossière, Florent; Duc, Marine; Fisson, Estelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégoriser. Lexique des constructions sociales de la différence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, p. 137-151, 2024, 979-10-362-0720-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04607326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological Approaches for the Life Sciences and Intellectual History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuala Caomhánach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geroulanos, Stefanos; Sapiro, Gisèle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook in the History and Sociology of Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 205-219, 2023, 9780367553258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire des sciences vue des éditions Odile Jacob (1986-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand, Emanuel; Feuerhahn, Wolf; Tesnière, Valérie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer l'histoire des sciences (France, XXe siècle). Entre sciences et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Enssib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 161-186, 2023, Papiers, 978-2-37546-177-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biologisation du social : retour sur les usages d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurine Thizy; Justine Vincent; Gunes Sinem; Irem Nihan Balci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologisation(s). Les usages sociaux de l’argument biologique en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, p. 29-47, 2023, Sociétés, Espaces, Temps, 979-10-362-0647-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.45766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.45766⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04157906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire culturelle d'une théorie cérébrale des pulsions d'agression : le cerveau reptilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline Breugnot; Thierry Dudreuilh; Gérald Schlemminger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication, tension, conflits. Disciplines, contextes, éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Contemporaines, 2018, 9782813002631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mues du cerveau reptilien : aspects cognitif et social d’une métaphorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Dahan-Gaida, Christine Maillard, Gisèle Seginger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la MSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 222-233, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions de la MSH</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 222-233, 2017</w:t>
+                <w:t xml:space="preserve">hal-02495295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science en culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2. De 1914 à nos jours, Editions du Seuil, pp.125-130, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout est dans la tête. Les sciences du cerveau, nouveaux savoirs légitimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Charles; L. Jeanpierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vie intellectuelle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.551-556, 2016, 2. De 1914 à nos jours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le neurone des newsmagazines. Les neurosciences dans la presse française des années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chamak Brigitte; Moutaud Baptiste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosciences et société. Enjeux des savoirs et pratiques sur le cerveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, p. 81-108, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution, conservation, traitement et mise en valeur des éphémères et autres curiosités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ducout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éphémères et curiosités : un patrimoine de circonstances, actes du colloque (Chambéry, 23 et 24 septembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARALD; FFCB/FILL; Bibliothèque municipale de Chambéry, p. 96-114, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles grilles. Le biologisme vu de l’édition en sciences humaines (1945-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Memmi, Dominique; Martin, Olivier; Guillo, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tentation du corps. Corporéité et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'EHESS, p. 245-267, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsehess.1026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonds des Recueils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tillier, Annick; Faliu, Odile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des sources pour l'histoire des femmes. Guide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque nationale de France, p. 33-36, 2004, 2-7177-2322-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service CORC d’OCLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marandas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Witt, Maria; Ihadjadene, Majid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives, libraries and museums convergence / 24th Library systems seminar, Paris, 12-14 April 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cité des sciences et de l'industrie, p. 95-98, 2001, 2-86842-146-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4793,105 +4802,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Jacob et le monde académique : aspects éditoriaux, commerciaux et symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4959,51 +4968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56AB87E7"/>
+    <w:nsid w:val="25AB48D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5190,51 +5199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lemerle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8978-9081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134537629" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333493v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemerle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2025.2570238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.014.0059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13avc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.9144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03516063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Glynn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/franc.2021.13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/AJFS.2021.10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Herbelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.21790" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.052.0045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50430" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03349857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155819842803" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Memmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0131" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reynaud-Paligot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reynaud Paligot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2329" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3494" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.025.0035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.009.0165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.176.0068" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-cerveau-reptilien-2/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yousef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://page-7.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-cerveau-reptilien/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_singe_le_g&#232;ne_et_le_neurone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100395980" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.pressesenssib.17458" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Caomh&#225;nach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-the-History-and-Sociology-of-Ideas/Geroulanos-Sapiro/p/book/9780367553258" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45766" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495295v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100192540&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419844v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.1026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chevrel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015607v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marandas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lemerle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8978-9081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134537629" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemerle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2025.2570238" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13avc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.014.0059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.9144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Glynn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/AJFS.2021.10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03516063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/franc.2021.13" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Herbelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.21790" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.052.0045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50430" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03349857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155819842803" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reynaud Paligot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reynaud-Paligot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Memmi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2329" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3494" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.025.0035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.009.0165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.176.0068" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-cerveau-reptilien-2/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yousef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://page-7.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-cerveau-reptilien/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_singe_le_g&#232;ne_et_le_neurone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100395980" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k8c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188440v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Caomh&#225;nach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-the-History-and-Sociology-of-Ideas/Geroulanos-Sapiro/p/book/9780367553258" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.pressesenssib.17458" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45766" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100192540&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chevrel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.1026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marandas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>