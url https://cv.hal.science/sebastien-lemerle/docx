--- v1 (2026-04-22)
+++ v2 (2026-05-21)
@@ -1,4913 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4861 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.60946745562px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien LEMERLE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités à l'université Paris-Nanterre, membre du Centre de recherches sociologiques et politiques de Paris </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8978-9081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134537629</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=PkIYFS4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalist Fantasies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Intellectual History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23801883.2025.2570238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apporter du fun, fabriquer des émotions ? Remarques sur l’identité professionnelle des médiateurs et médiatrices scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), p. 95-107 / https://lesenjeux.univ-grenoble-alpes.fr/2025/dossier/07-apporter-du-fun-fabriquer-des-emotions-remarques-sur-lidentite-professionnelle-des-mediateurs-et-mediatrices-scientifiques/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’équivoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, http://journals.openedition.org.faraway.parisnanterre.fr/rhsh/11854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le neurone exposé : quatre exemples contemporains de médiation muséale des sciences du cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.155-177. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141cm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau reptilien ou les trois erreurs de Paul MacLean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.Tribune Libre -Questions d'actualité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Bertrand, Extension du domaine de la thermodynamique. Anatomie d’une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.221-224. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13avc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau reptilien, histoire d’une fake news scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la plasticité cérébralisée. Mesurer la diffusion d’un concept scientifique dans la presse française contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 14 (14), p. 59-92. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.014.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le labyrinthe et l’attrapeur de pensées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (4), 15 p. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au miroir du biologique. La biologisation du social, hier et aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, p. 4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du transfert. Pour une sociologie des métaphores scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.271-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des neurosciences. Les publics de la « Semaine du cerveau » à Paris (2016-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (2), pp.95-127. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.9144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières du réel : littérature et réalité au XXIe siècle. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Glynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (2), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/AJFS.2021.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire, la contrainte Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Glynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francosphères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Traduction, la contrainte, 10, pp.177 - 184. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/franc.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Semaine du cerveau à Paris (2014-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.129-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwinners du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Herbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bureaucratie sublime, hors-série, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.21790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les neurosciences (re)font à la psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°52 (2), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.052.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02990930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Lorraine Milam, Creatures of Cain. The hunt for human nature in Cold War America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.50430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature en médiations : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Glynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (2), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0957155819842803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier : les usages sociaux des sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Reynaud-Paligot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54-1, pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier : les usages sociaux des sciences du vivant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Reynaud Paligot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54-1, p.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Godelier, Au fondement des sociétés humaines. Ce que nous apprend l’anthropologie , Paris, Flammarion, 2010 (coll. Champs Essais) (1e éd., Albin Michel, 2007), 292 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanis Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 14 (1), pp.141. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.014.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas R. Rose, Joelle M. Abi-Rached, Neuro : the new brain sciences and the management of the mind , Princeton University Press, 2013, 352 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 14 (1), pp.153. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.014.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et sciences sociales. Cinq ans de présentation d’ouvrages dans le séminaire (2009-2013). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Memmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.131-139. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.014.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois formes contemporaines de biologisation du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.81-95. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio.2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causalisme et contextualisation : sur les usages de la biologie par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Reynaud-Paligot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54-1, pp.159-182. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.3494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Warnier, Le Roi-Pot. Corps, culture matérielle et technologie du pouvoir, Paris, CERI-Khartala, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (9), p. 88-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle « lisibilité du monde » : Les usages des neurosciences par les intermédiaires culturels en France (1970-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les sciences de l'homme à l'âge du neurone, 2 (25), p. 35-58. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhsh.025.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Solomon-Bayet (dir.), Pasteur et la révolution pastorienne, Payot, 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dossier: Corps et sciences sociales, 9, pp.165-171. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.009.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs du biologisme en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Engagements intellectuels, 1-2 (176-177), pp.68-81. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.176.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biologisme comme griffe éditoriale. Sociologie de la production des éditions Odile Jacob, 1986-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (64), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Phenomena in Search of a Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models, Metaphors and Simulations. Epistemic Transformations in Literature, Science and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Literature, Science and the Arts; ELINAS – Research Center for Literature and Natural Science, May 2023, Erlangen-Nürnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fortress Filled with Highways. A Study on the Uses of Metaphors in Popular Neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrative, Cognition &amp; Science Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Neuronal Man. Interdisciplinary Research on the Social Uses of Neuroscience in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards neuro-social science : the politics and pragmatics of collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's College London ; Department of Social Science, Health &amp; Medicine; Neuroscience and Society Network, Dec 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mues du reptile. Les métaphores dans les discours de vulgarisation, entre cognitif et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulgarisation et médiation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Inter-MSH Vivanlit, Fondation Maison des Sciences de l’Homme, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau reptilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 370 p., 2024, Biblis, 978-2-271-15228-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">لوميرل، سيباستيان, الدماغ الزواحفي : حول شعبية خطأ علمي</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yousef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page Seven Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 386 p., 2023, 978-603-8387-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cerveau reptilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.224, 2021, Culture &amp; Société, Gisèle Sapiro, 978-2-271-13219-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biologisation du social : discours et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Reynaud-Paligot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2017, Frontières de l'humain, 978-2-84016-258-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singe, le gène et le neurone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Science histoire et société, Dominique Lecourt, 978-2-13-062159-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fortress Filled with Highways. A Study on the Uses of Metaphors in Popular Neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sinding, Michael; Heydenreich, Aura; Mecke, Klaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrative and Cognition in Literature and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, p. 249-268, 2025, 9783110782790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neuromythes, cible ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubert, Antoine; Boncourt, Thibaud; Saint-Martin, Arnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batailles pour la vérité. Complotisme, effondrisme et autres discours alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, p. 237-255, 2025, Sciences sociales du politique, 979-10-351-1020-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité comme zone de négoce ? Sur quelques initiatives récentes de collaboration entre sciences sociales et sciences de la vie (Grande-Bretagne, années 2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Feuerhahn, Wolf; Mandressi, Rafael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’interdisciplinarité. Un mot, des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 353-370, 2025, Homme et société, 979-10-351-0990-5. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k8c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouvet, Marlène; Chossière, Florent; Duc, Marine; Fisson, Estelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catégoriser. Lexique des constructions sociales de la différence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, p. 137-151, 2024, 979-10-362-0720-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des sciences vue des éditions Odile Jacob (1986-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Emanuel; Feuerhahn, Wolf; Tesnière, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer l'histoire des sciences (France, XXe siècle). Entre sciences et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 161-186, 2023, Papiers, 978-2-37546-177-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Approaches for the Life Sciences and Intellectual History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Caomhánach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geroulanos, Stefanos; Sapiro, Gisèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook in the History and Sociology of Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 205-219, 2023, 9780367553258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biologisation du social : retour sur les usages d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurine Thizy; Justine Vincent; Gunes Sinem; Irem Nihan Balci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologisation(s). Les usages sociaux de l’argument biologique en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, p. 29-47, 2023, Sociétés, Espaces, Temps, 979-10-362-0647-4. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.45766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire culturelle d'une théorie cérébrale des pulsions d'agression : le cerveau reptilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Breugnot; Thierry Dudreuilh; Gérald Schlemminger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, tension, conflits. Disciplines, contextes, éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Contemporaines, 2018, 9782813002631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mues du cerveau reptilien : aspects cognitif et social d’une métaphorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Dahan-Gaida, Christine Maillard, Gisèle Seginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la MSH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 222-233, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est dans la tête. Les sciences du cerveau, nouveaux savoirs légitimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Charles; L. Jeanpierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie intellectuelle en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.551-556, 2016, 2. De 1914 à nos jours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie intellectuelle en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2. De 1914 à nos jours, Editions du Seuil, pp.125-130, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le neurone des newsmagazines. Les neurosciences dans la presse française des années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chamak Brigitte; Moutaud Baptiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences et société. Enjeux des savoirs et pratiques sur le cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, p. 81-108, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution, conservation, traitement et mise en valeur des éphémères et autres curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éphémères et curiosités : un patrimoine de circonstances, actes du colloque (Chambéry, 23 et 24 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARALD; FFCB/FILL; Bibliothèque municipale de Chambéry, p. 96-114, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles grilles. Le biologisme vu de l’édition en sciences humaines (1945-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Memmi, Dominique; Martin, Olivier; Guillo, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tentation du corps. Corporéité et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'EHESS, p. 245-267, 2009, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.1026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds des Recueils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tillier, Annick; Faliu, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sources pour l'histoire des femmes. Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, p. 33-36, 2004, 2-7177-2322-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service CORC d’OCLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marandas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Witt, Maria; Ihadjadene, Majid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives, libraries and museums convergence / 24th Library systems seminar, Paris, 12-14 April 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des sciences et de l'industrie, p. 95-98, 2001, 2-86842-146-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob et le monde académique : aspects éditoriaux, commerciaux et symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4968,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25AB48D9"/>
+    <w:nsid w:val="3CD17806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5199,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lemerle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8978-9081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134537629" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemerle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2025.2570238" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13avc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.014.0059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.9144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Glynn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/AJFS.2021.10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03516063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/franc.2021.13" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Herbelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.21790" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.052.0045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50430" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03349857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155819842803" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reynaud Paligot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reynaud-Paligot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Memmi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2329" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3494" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.025.0035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.009.0165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.176.0068" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-cerveau-reptilien-2/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yousef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://page-7.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-cerveau-reptilien/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_singe_le_g&#232;ne_et_le_neurone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100395980" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k8c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188440v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Caomh&#225;nach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-the-History-and-Sociology-of-Ideas/Geroulanos-Sapiro/p/book/9780367553258" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.pressesenssib.17458" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45766" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100192540&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chevrel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.1026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marandas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-lemerle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8978-9081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134537629" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=PkIYFS4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333493v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemerle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2025.2570238" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13avc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.014.0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359284v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.9144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Glynn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/AJFS.2021.10" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03516063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/franc.2021.13" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Herbelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.21790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.052.0045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50430" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03349857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155819842803" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reynaud-Paligot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reynaud Paligot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0141" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Memmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3494" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.025.0035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.009.0165" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.176.0068" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-cerveau-reptilien-2/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yousef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://page-7.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03161624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-cerveau-reptilien/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_singe_le_g&#232;ne_et_le_neurone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100395980" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k8c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.pressesenssib.17458" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Caomh&#225;nach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-the-History-and-Sociology-of-Ideas/Geroulanos-Sapiro/p/book/9780367553258" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45766" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100192540&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508224v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chevrel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.1026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marandas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>