--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -290,239 +290,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quatre expérimentations de SSA en Occitanie passées à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t>
+              <w:t xml:space="preserve">Dard/Dard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 12 (1), pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dard.012.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050145v1</w:t>
+                <w:t xml:space="preserve">hal-05336316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre expérimentations de SSA en Occitanie passées à la loupe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincyane Badouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dard/Dard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, N° 12 (1), pp.44-57. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.e70028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dard.012.0044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336316v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual water losses mediate the trade-off between growth and drought survival across saplings of 12 tropical rainforest tree species with contrasting hydraulic strategies</w:t>
               </w:r>
@@ -642,103 +642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate anomalies and neighbourhood crowding interact in shaping tree growth in old‐growth and selectively logged tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 112 (3), pp.590-612. </w:t>
@@ -1442,51 +1442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholds for persistent leaf photochemical damage predict plant drought resilience in a tropical rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2102,295 +2102,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomies, vascular architectures, and mechanics underlying the leaf size-stem size spectrum in 42 Neotropical tree species</w:t>
+                <w:t xml:space="preserve">Linking drought‐induced xylem embolism resistance to wood anatomical traits in Neotropical trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Salmon</w:t>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+                <w:t xml:space="preserve">Ruth Tchana Wandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab379⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (3), pp.1453-1466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334506v1</w:t>
+                <w:t xml:space="preserve">hal-02970855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking drought‐induced xylem embolism resistance to wood anatomical traits in Neotropical trees</w:t>
+                <w:t xml:space="preserve">Anatomies, vascular architectures, and mechanics underlying the leaf size-stem size spectrum in 42 Neotropical tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Jansen</w:t>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Tchana Wandji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 229 (3), pp.1453-1466. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (22), pp.7957-7969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970855v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is vulnerability segmentation at the leaf-stem transition a drought resistance mechanism? A theoretical test with a trait-based model for Neotropical canopy tree species</w:t>
               </w:r>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2536,51 +2536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,64 +3673,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allometric scaling of hydraulics and mechanics drive the leaf-stem spectrum for 42 Neotropical tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,51 +4500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71EB6231"/>
+    <w:nsid w:val="94D86463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4731,51 +4731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-levionnois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7217-9762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328274v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110212" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.012.0044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonz&#225;lez-Melo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Posada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Levionnois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.262" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14325" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sanner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-22-0197-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05020015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lallemand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimonpont Arthur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean Leonce Manzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellifa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mihle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02229-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Kaack" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Abel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac223" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02970855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tchana Wandji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16942" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01094-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calvet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16723" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz136" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432407v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0905-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.245.3.5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foltzer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Auer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023029v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Stahl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charvy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thuault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doublet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891468v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Havet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02928247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019YANE0011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-levionnois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7217-9762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328274v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110212" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.012.0044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonz&#225;lez-Melo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Posada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Levionnois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.262" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14325" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sanner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-22-0197-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05020015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lallemand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimonpont Arthur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean Leonce Manzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellifa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mihle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02229-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Kaack" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Abel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac223" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02970855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tchana Wandji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16942" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01094-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calvet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16723" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz136" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432407v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0905-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.245.3.5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foltzer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Auer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023029v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Stahl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charvy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thuault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doublet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891468v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Havet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02928247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019YANE0011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>