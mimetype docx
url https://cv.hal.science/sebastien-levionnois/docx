--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1038,1980 +1038,2110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil variation response is mediated by growth trajectories rather than functional traits in a widespread pioneer Neotropical tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résilience alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
+                <w:t xml:space="preserve">Arthur Grimonpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ferry</w:t>
+                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Troispoux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e50. </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (8), pp.259-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169477v1</w:t>
+                <w:t xml:space="preserve">hal-05589870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large leaf hydraulic safety margins limit the risk of drought‐induced leaf hydraulic dysfunction in Neotropical rainforest canopy tree species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil variation response is mediated by growth trajectories rather than functional traits in a widespread pioneer Neotropical tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bonal</w:t>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Stahl</w:t>
+                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14325⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047069v1</w:t>
+                <w:t xml:space="preserve">hal-04169477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Impact of Proportion, Sowing Date, and Architectural Traits of a Companion Crop on Foliar Fungal Pathogens of Wheat in Crop Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large leaf hydraulic safety margins limit the risk of drought‐induced leaf hydraulic dysfunction in Neotropical rainforest canopy tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-06-22-0197-R⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (6), pp.1717-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302997v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholds for persistent leaf photochemical damage predict plant drought resilience in a tropical rainforest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the Impact of Proportion, Sowing Date, and Architectural Traits of a Companion Crop on Foliar Fungal Pathogens of Wheat in Crop Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (10), pp.1876-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-06-22-0197-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04133784v1</w:t>
+                <w:t xml:space="preserve">hal-04302997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience alimentaire. Derrière une notion séduisante, des usages qui restent à clarifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimonpont Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°8, p. 259-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought stress recovery of hydraulic and photochemical processes in Neotropical tree saplings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thresholds for persistent leaf photochemical damage predict plant drought resilience in a tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jean Leonce Manzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bellifa</w:t>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpab092⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239 (2), pp.576-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343133v1</w:t>
+                <w:t xml:space="preserve">hal-04133784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial variations in wood functional traits in a rain forest from eastern Amazonia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+                <w:t xml:space="preserve">Drought stress recovery of hydraulic and photochemical processes in Neotropical tree saplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jean Leonce Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bellifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mihle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-021-02229-1⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (1), pp.114-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpab092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456796v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pit Characters Determine Drought-Induced Embolism Resistance of Leaf Xylem across 18 Neotropical Tree Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radial variations in wood functional traits in a rain forest from eastern Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés González-Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac223⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.569-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-021-02229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681553v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking drought‐induced xylem embolism resistance to wood anatomical traits in Neotropical trees</w:t>
+                <w:t xml:space="preserve">Pit Characters Determine Drought-Induced Embolism Resistance of Leaf Xylem across 18 Neotropical Tree Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Kaack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Jansen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+                <w:t xml:space="preserve">Nina Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16942⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 190 (1), pp.371-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970855v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomies, vascular architectures, and mechanics underlying the leaf size-stem size spectrum in 42 Neotropical tree species</w:t>
+                <w:t xml:space="preserve">Linking drought‐induced xylem embolism resistance to wood anatomical traits in Neotropical trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Salmon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+                <w:t xml:space="preserve">Ruth Tchana Wandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab379⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (3), pp.1453-1466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334506v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is vulnerability segmentation at the leaf-stem transition a drought resistance mechanism? A theoretical test with a trait-based model for Neotropical canopy tree species</w:t>
+                <w:t xml:space="preserve">Anatomies, vascular architectures, and mechanics underlying the leaf size-stem size spectrum in 42 Neotropical tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (22), pp.7957-7969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01094-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369095v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and hydraulic segmentations at the stem‐leaf transition: Coordination across Neotropical trees</w:t>
+                <w:t xml:space="preserve">Is vulnerability segmentation at the leaf-stem transition a drought resistance mechanism? A theoretical test with a trait-based model for Neotropical canopy tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Calvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Coste</w:t>
+                <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 228 (2), pp.512-524. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01094-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871214v1</w:t>
+                <w:t xml:space="preserve">hal-03369095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of petiole anatomies, mechanics, and vasculatures with leaf size in the widespread Neotropical pioneer tree species Cecropia obtusa Trécul (Urticaceae)</w:t>
+                <w:t xml:space="preserve">Vulnerability and hydraulic segmentations at the stem‐leaf transition: Coordination across Neotropical trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (2), pp.245-258. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228 (2), pp.512-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpz136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464689v1</w:t>
+                <w:t xml:space="preserve">hal-02871214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large hydraulic safety margins protect Neotropical canopy rainforest tree species against hydraulic failure during drought</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Scaling of petiole anatomies, mechanics, and vasculatures with leaf size in the widespread Neotropical pioneer tree species Cecropia obtusa Trécul (Urticaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-André Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+                <w:t xml:space="preserve">Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76 (4), pp.115. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.245-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0905-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpz136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432407v1</w:t>
+                <w:t xml:space="preserve">hal-02464689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Large hydraulic safety margins protect Neotropical canopy rainforest tree species against hydraulic failure during drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (4), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0905-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Novitates neocaledonicae III: A new species of Citronella (Cardiopteridaceae) endemic to New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytotaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 245 (3), pp.223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11646/phytotaxa.245.3.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3021,426 +3151,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific variability in physiological thresholds during dehydration reveals contrasting drought-response strategies and vulnerability to hydraulic failure in rainforest tree saplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Foltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do tropical tree species differences in water use at the neighbourhood scale shape growth response to climate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Krebber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Wanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific variability in physiological thresholds during dehydration reveals contrasting drought-response strategies and vulnerability to hydraulic failure in rainforest tree saplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labex CEBA annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Cartagena (Colombia), Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting drought-response strategies and vulnerability to hydraulic failure in saplings of rainforest tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3449,601 +3579,601 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Foltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought stress recovery of hydraulic and photochemical processes in Neotropical tree saplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bellifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mihle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATBC Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, new-york, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allometric scaling of hydraulics and mechanics drive the leaf-stem spectrum for 42 Neotropical tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4rd Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic and vulnerability segmentations at the leaf-stem interface: Do they exist and are they coordinated across Neotropical trees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4rd Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-, Senescence-and Season-related changes in petiole structure-function relationships in Cecropia obtusa Trécul (Urticaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4053,269 +4183,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAPO : les futurs de l'agroécologie paysanne en Occitanie à l'horizon 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inpact Occitanie. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Caisse alimentaire commune de Montpellier : une recherche-action de démocratie alimentaire. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Territoires à VivreS; Inrae; Cirad; Chaire Unesco Alimentations du Monde. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4325,114 +4455,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et variabilité de l’architecture vasculaire et hydraulique de la pousse feuillée chez des arbres de canopée d’une forêt tropicale humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviculture, foresterie. Université de Guyane, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019YANE0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02928247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4500,51 +4630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94D86463"/>
+    <w:nsid w:val="6C582694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4731,51 +4861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-levionnois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7217-9762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328274v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110212" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.012.0044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonz&#225;lez-Melo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Posada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Levionnois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.262" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14325" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sanner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-22-0197-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05020015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lallemand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimonpont Arthur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean Leonce Manzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellifa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mihle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02229-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Kaack" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Abel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac223" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02970855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tchana Wandji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16942" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01094-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calvet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16723" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz136" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432407v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0905-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.245.3.5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foltzer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Auer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023029v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Stahl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charvy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thuault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doublet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891468v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Havet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02928247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019YANE0011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-levionnois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7217-9762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328274v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110212" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dard.012.0044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foltzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonz&#225;lez-Melo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Posada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Levionnois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Levionnois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-04-22-0023-R" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Grimonpont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0259" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14325" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sanner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-22-0197-R" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05020015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lallemand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimonpont Arthur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18973" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean Leonce Manzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellifa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mihle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab092" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02229-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Kaack" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Abel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac223" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02970855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tchana Wandji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16942" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01094-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02871214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16723" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz136" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0905-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.245.3.5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foltzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Auer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023076v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Stahl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charvy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thuault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doublet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Havet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02928247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019YANE0011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>