--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -443,326 +443,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigenic escape selects for the evolution of higher pathogen transmission and virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akira Sasaki</w:t>
+                <w:t xml:space="preserve">Targeted vaccination and the speed of SARS-CoV-2 adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Boots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (1), pp.51-62. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (3), pp.e2110666119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-021-01603-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2110666119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781512v1</w:t>
+                <w:t xml:space="preserve">hal-03781531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimorph Eco-Evolutionary Dynamics in Structured Populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antigenic escape selects for the evolution of higher pathogen transmission and virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Boots</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akira Sasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 200 (3), pp.345-372. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/720439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-021-01603-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781523v1</w:t>
+                <w:t xml:space="preserve">hal-03781512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted vaccination and the speed of SARS-CoV-2 adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimorph Eco-Evolutionary Dynamics in Structured Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Boots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Sasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (3), pp.e2110666119. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200 (3), pp.345-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2110666119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/720439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781531v1</w:t>
+                <w:t xml:space="preserve">hal-03781523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An epi‐evolutionary model for predicting the adaptation of spore‐producing pathogens to quantitative resistance in heterogeneous environments</w:t>
               </w:r>
@@ -1573,352 +1573,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond R0 maximisation: on pathogen evolution and environmental dimensions</w:t>
+                <w:t xml:space="preserve">Class structure, demography and selection: reproductive-value weighting in nonequilibrium, polymorphic populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. A. J. Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2018.02.004⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191 (5), pp.620-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/696976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122260v1</w:t>
+                <w:t xml:space="preserve">hal-02122329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class structure, demography and selection: reproductive-value weighting in nonequilibrium, polymorphic populations</w:t>
+                <w:t xml:space="preserve">From the Price equation to the selection gradient in class-structured populations: a quasi-equilibrium route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/696976⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 447, pp.178-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122329v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Price equation to the selection gradient in class-structured populations: a quasi-equilibrium route</w:t>
+                <w:t xml:space="preserve">Theoretical approaches in evolutionary ecology: environmental feedback as a unifying perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.03.033⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191 (1), pp.21-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/694865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122330v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical approaches in evolutionary ecology: environmental feedback as a unifying perspective</w:t>
+                <w:t xml:space="preserve">Beyond R0 maximisation: on pathogen evolution and environmental dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. J. Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 191 (1), pp.21-44. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.75-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/694865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122328v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary emergence of infectious diseases in heterogeneous host populations</w:t>
               </w:r>
@@ -2304,325 +2304,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial structure, host heterogeneity and parasite virulence: implications for vaccine-driven evolution</w:t>
+                <w:t xml:space="preserve">Spatial structure, transmission modes and the evolution of viral exploitation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazmín H. Zurita-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Thomas Berngruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (8), pp.779-789. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.e1004810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122363v1</w:t>
+                <w:t xml:space="preserve">hal-02122352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial structure, transmission modes and the evolution of viral exploitation strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of spatially structured host-parasite interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004810⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.10-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122352v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of spatially structured host-parasite interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial structure, host heterogeneity and parasite virulence: implications for vaccine-driven evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazmín H. Zurita-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (8), pp.779-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.12551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122360v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superinfection and the coevolution of parasite virulence and host recovery</w:t>
               </w:r>
@@ -3225,368 +3225,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-host parasite cooperation and the evolution of virulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution in structured populations: beyond the kin/group debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent A. A. Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troy Day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2011.0471⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (4), pp.193-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2011.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567928v1</w:t>
+                <w:t xml:space="preserve">hal-02122357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in structured populations: beyond the kin/group debate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inclusive fitness theory and eusociality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Abbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Alcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao a C Alpedrinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 471 (7339), pp.E1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2011.01.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02122357v1</w:t>
+                <w:t xml:space="preserve">hal-01567932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive fitness theory and eusociality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Within-host parasite cooperation and the evolution of virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 471 (7339), pp.E1-4. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 278 (1725), pp.3738-3747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature09831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2011.0471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567932v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Much ado about nothing: Nowak et al.'s charge against inclusive fitness theory</w:t>
               </w:r>
@@ -5143,51 +5143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Walter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voad016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakinyan Benhamou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239249v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sasaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Boots" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14183" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01603-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720439" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2110666119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13328" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14522" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Bruce" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Buckling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edze R Westra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.3007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Day" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. Otto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.06.031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Meaden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edze Westra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Tremblay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0097" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Govaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eizaguirre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J. Metz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.02.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/696976" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.033" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694865" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stineke van Houte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006738" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1170" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.10.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D7KVCP1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazm&#237;n H. Zurita-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTCQCJ28-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berngruber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004810" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12551" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12753" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122395v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005229" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/21505594.2014.976514" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12207" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Berngruber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J51PZRJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minus Van Baalen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/663199" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0471" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. A. Jansen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2011.01.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-572KRGF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abbot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Abe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alcock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao a C Alpedrinha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09831" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02251.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boots" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01516.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.01952.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00933.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMZXJDZP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01769.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Baalen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2009.05.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94XHBR4B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.05.035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minus van Baalen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519462" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122356v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Wilson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3412" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fi&#233;vet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04375.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343416v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevallereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Kumata" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fradet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Patel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Lyberger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bradley Duthie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732148v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D Lombard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Walter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voad016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakinyan Benhamou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239249v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sasaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Boots" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14183" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2110666119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01603-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720439" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13328" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14522" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Bruce" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Buckling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edze R Westra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.3007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Day" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. Otto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.06.031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Meaden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edze Westra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Tremblay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0097" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Govaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eizaguirre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/696976" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J. Metz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.02.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stineke van Houte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2006738" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1170" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.10.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D7KVCP1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berngruber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004810" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12551" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazm&#237;n H. Zurita-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12455" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTCQCJ28-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12753" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122395v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Abbate" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005229" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/21505594.2014.976514" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12207" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Berngruber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J51PZRJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minus Van Baalen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/663199" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122357v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. A. Jansen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2011.01.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-572KRGF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abbot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Abe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alcock" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao a C Alpedrinha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09831" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0471" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02251.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boots" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01516.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.01952.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00933.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMZXJDZP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01769.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Baalen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2009.05.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94XHBR4B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.05.035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minus van Baalen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519462" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122356v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Wilson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3412" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fi&#233;vet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04375.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343416v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevallereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Kumata" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fradet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Patel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Lyberger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bradley Duthie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732148v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D Lombard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>