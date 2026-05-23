--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,3649 +100,3649 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Design of LIonomers to the Development of Maleic Anhydride‐Grafted‐Polypropylene ( PPgMA ) Microcellular Foams</w:t>
+                <w:t xml:space="preserve">Harnessing essential oil synergy to enhance the repellency of partially biobased polymer against sap-feeding hemipteran pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liutong Hou</w:t>
+                <w:t xml:space="preserve">Sylvain Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+                <w:t xml:space="preserve">Chrystèle Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zaïnab Belgaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.56825⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, pp.121791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968221v1</w:t>
+                <w:t xml:space="preserve">hal-05368413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticulture Functionalized with Pesticides for Sustainable Crop Protection: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Biodegradable and Partially Biobased Active Plastic Film for Sustainable Crop Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Livi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c06934⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (31), pp.12716-12732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c05064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05368604v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable and Partially Biobased Active Plastic Film for Sustainable Crop Protection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remanent deformation and local stiffening induced by electric field in low glass transition epoxy-amine polymer network doped with ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Delage</w:t>
+                <w:t xml:space="preserve">Gildas Coativy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Seveyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djasma Djoumoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c05064⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 339, pp.129169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220928v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remanent deformation and local stiffening induced by electric field in low glass transition epoxy-amine polymer network doped with ionic liquid</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the Design of LIonomers to the Development of Maleic Anhydride‐Grafted‐Polypropylene ( PPgMA ) Microcellular Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Albertini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liutong Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (22), pp.110883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.56825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318627v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mosaicity Modulates Ion Transport in Stimuli‐Responsive Liquid Crystal Electrolytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mirella Simões Santos</w:t>
+                <w:t xml:space="preserve">Plasticulture Functionalized with Pesticides for Sustainable Crop Protection: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Mirolo</w:t>
+                <w:t xml:space="preserve">Pedro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Morfin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e10610. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (41), pp.25780-25804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202510610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c06934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05216766v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquid as structuring agent of polyamide 11: Influence on the polymorphism and molecular mobility</w:t>
+                <w:t xml:space="preserve">Correlations between micro mechanical analyses and macro-scale mechanical properties of PPS/basalt fiber composites designed from commingled yarns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Laureys</w:t>
+                <w:t xml:space="preserve">Isis Castro Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Roggero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">Baptiste Gaumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dagmara Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127894⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.108894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913046v1</w:t>
+                <w:t xml:space="preserve">hal-05389176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between micro mechanical analyses and macro-scale mechanical properties of PPS/basalt fiber composites designed from commingled yarns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionic liquid as structuring agent of polyamide 11: Influence on the polymorphism and molecular mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Gaumond</w:t>
+                <w:t xml:space="preserve">Eva Laureys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmara Cieslak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+                <w:t xml:space="preserve">Aurélien Roggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Livi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 150, pp.108894. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 317, pp.127894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389176v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing essential oil synergy to enhance the repellency of partially biobased polymer against sap-feeding hemipteran pests</w:t>
+                <w:t xml:space="preserve">Dynamic Mosaicity Modulates Ion Transport in Stimuli‐Responsive Liquid Crystal Electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Benhamou</w:t>
+                <w:t xml:space="preserve">Hélène Pung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystèle Jouve</w:t>
+                <w:t xml:space="preserve">Celso Yassuo Okada‐junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">Mirella Simões Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaïnab Belgaidi</w:t>
+                <w:t xml:space="preserve">Marta Mirolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+                <w:t xml:space="preserve">Isabelle Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 235, pp.121791. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e10610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202510610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368413v1</w:t>
+                <w:t xml:space="preserve">hal-05216766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast carbon dioxide–epoxide cycloaddition catalyzed by metal and metal-free ionic liquids for designing non-isocyanate polyurethanes</w:t>
+                <w:t xml:space="preserve">Novel Aphid-Repellent Fiber Mats Based on Poly(lactic acid)-Containing Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Rebei</w:t>
+                <w:t xml:space="preserve">Claudia Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ctirad Červinka</w:t>
+                <w:t xml:space="preserve">Vanessa Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrii Mahun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan Honzíček</w:t>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3MA00852E⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (5), pp.5406-5417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c06753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913053v1</w:t>
+                <w:t xml:space="preserve">hal-04530077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of epoxy coating containing ionic liquid as anti-corrosion coating: Evaluation of barrier properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Next Generation of Recyclable Epoxy-anhydride Networks Combining Metallic Ionic Liquid (MIL) and Epoxidized IL-Based Monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruan Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.130376⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (22), pp.13916-13926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c02965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399268v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of self-healable epoxy-amine-ionic liquid thermosets using poly(urea- formaldehyde) microcapsules containing epoxy prepolymer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lionomers versus Zn-Ionomer: A new route for the preparation of microcellular foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liutong Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 215, pp.113233. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113233⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 210, pp.112928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.112928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913061v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable Electrospun Conduit with Aligned Fibers Based on Poly(lactic- co -glycolic Acid) (PLGA)/Carbon Nanotubes and Choline Bitartrate Ionic Liquid</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast carbon dioxide–epoxide cycloaddition catalyzed by metal and metal-free ionic liquids for designing non-isocyanate polyurethanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Rebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ctirad Červinka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Mahun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Ecorchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Honzíček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.3c00980⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (10), pp.4311-4323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3MA00852E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913063v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun Poly(vinylidene fluoride) Nanocomposites with Ionic Liquid Functionalized Graphene Nanoplatelets by a Noncovalent Method for Piezoresistive Pressure Sensor Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Potential of epoxy coating containing ionic liquid as anti-corrosion coating: Evaluation of barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilherme M.O. Barra</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Merlini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.4c06452⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 477 (22), pp.130376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.130376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913051v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedral Oligomeric Silsesquioxane-Supported Ionic Liquid as Platform for Designing Sustainable PBSA Nanocomposites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Design of self-healable epoxy-amine-ionic liquid thermosets using poly(urea- formaldehyde) microcapsules containing epoxy prepolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c05194⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 215, pp.113233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913057v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids versus Deep Eutectic Solvent: A Tunable Platform for the Design of Biopolymer Blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradable Electrospun Conduit with Aligned Fibers Based on Poly(lactic- co -glycolic Acid) (PLGA)/Carbon Nanotubes and Choline Bitartrate Ionic Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineddine Bensalem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houssém Chabane</w:t>
+                <w:t xml:space="preserve">Laura Elena Sperling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Saadiya Ababsa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">Marcelo Garrido dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Merlini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c06816⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (3), pp.1536-1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.3c00980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913060v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Aphid-Repellent Fiber Mats Based on Poly(lactic acid)-Containing Ionic Liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Electrospun Poly(vinylidene fluoride) Nanocomposites with Ionic Liquid Functionalized Graphene Nanoplatelets by a Noncovalent Method for Piezoresistive Pressure Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme M.O. Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Merlini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (5), pp.5406-5417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c06753⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 9 (46), pp.46104-46116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.4c06452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530077v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionomers versus Zn-Ionomer: A new route for the preparation of microcellular foams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquids versus Deep Eutectic Solvent: A Tunable Platform for the Design of Biopolymer Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineddine Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssém Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Saadiya Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.112928⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.1309-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c06816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913049v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation of Recyclable Epoxy-anhydride Networks Combining Metallic Ionic Liquid (MIL) and Epoxidized IL-Based Monomers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polyhedral Oligomeric Silsesquioxane-Supported Ionic Liquid as Platform for Designing Sustainable PBSA Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssém Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineddine Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Saadiya Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (22), pp.13916-13926. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (40), pp.14784-14794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c02965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c05194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913056v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What if designing superhydrophobic polymer surfaces turned out to be very simple?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From Epoxy Prepolymers to Tunable Epoxy–Ionic Liquid Networks: Mechanistic Investigation and Thermo-Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruan Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2023.103072⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (7), pp.5043-5050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913069v1</w:t>
+                <w:t xml:space="preserve">hal-04913067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulated Diepoxy-Functionalized Ionic Liquids to the Design of Self-Healable Epoxy Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of phosphonium‐based ionic liquids on the structuration and physical properties of LIonomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liutong Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00560⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.54709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913068v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative technique for separating proton core, proton beam, and alpha particles in solar wind 3D velocity distribution functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. F. Marcucci</w:t>
+                <w:t xml:space="preserve">The influence of carbon nanotubes and exfoliated graphite nanoplatelets modified by phosphonium‐based ionic liquids on polyurethane composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny de Nardi Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243719⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.54289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04473245v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results from the Solar Orbiter Heavy Ion Sensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epoxidized Ionic Liquids as Processing Auxiliaries of Poly(Lactic Acid) Matrix: Influence on the Manufacture, Structural and Physical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346304⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13091476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04473171v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy particle enhancements in the solar wind upstream Mercury during the first BepiColombo flyby: SERENA/PICAM and MPO-MAG observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Orsini</w:t>
+                <w:t xml:space="preserve">Bioactivity and chemical composition of forty plant essential oils against the pea aphid Acyrthosiphon pisum revealed peppermint oil as a promising biorepellent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244662⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.116610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.116610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283414v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidized Ionic Liquids as Processing Auxiliaries of Poly(Lactic Acid) Matrix: Influence on the Manufacture, Structural and Physical Properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">What if designing superhydrophobic polymer surfaces turned out to be very simple?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Espy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lhost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13091476⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.103072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2023.103072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913077v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity and chemical composition of forty plant essential oils against the pea aphid Acyrthosiphon pisum revealed peppermint oil as a promising biorepellent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microencapsulated Diepoxy-Functionalized Ionic Liquids to the Design of Self-Healable Epoxy Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.116610⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (7), pp.5051-5061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154084v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Epoxy Prepolymers to Tunable Epoxy–Ionic Liquid Networks: Mechanistic Investigation and Thermo-Mechanical Properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovative technique for separating proton core, proton beam, and alpha particles in solar wind 3D velocity distribution functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krishna Jagarlamudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. d'Amicis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Marcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00551⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 669, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913067v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04473245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of phosphonium‐based ionic liquids on the structuration and physical properties of LIonomers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First results from the Solar Orbiter Heavy Ion Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. Lepri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Raines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Dewey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Galvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.54709⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 676, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913073v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04473171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of carbon nanotubes and exfoliated graphite nanoplatelets modified by phosphonium‐based ionic liquids on polyurethane composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-energy particle enhancements in the solar wind upstream Mercury during the first BepiColombo flyby: SERENA/PICAM and MPO-MAG observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Varsani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Vargas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">D. Heyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny de Nardi Martins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bluma Soares</w:t>
+                <w:t xml:space="preserve">S. Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 140 (33), </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 669, pp.A35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.54289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913074v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of Tri- and Tetraepoxyimidazolium NTf 2 Amine Polyaddition: A Theoretical Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Wylie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agílio Pádua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3783,5478 +3783,5478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIonomers-New Generation of Ionomer: Understanding of Their Interaction and Structuration as a Function of the Tunability of Cation and Anion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design for disassembly of composites and thermoset by using cleavable ionic liquid monomers as molecular building blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Yassuo Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym15020370⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.110899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913070v1</w:t>
+                <w:t xml:space="preserve">hal-04913065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design for disassembly of composites and thermoset by using cleavable ionic liquid monomers as molecular building blocks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LIonomers-New Generation of Ionomer: Understanding of Their Interaction and Structuration as a Function of the Tunability of Cation and Anion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liutong Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 264, pp.110899. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym15020370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913065v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Design of Multifunctional Degradable Epoxy Thermosets to Their End of Life</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New Epoxy Thermosets Organic-Inorganic Hybrid Nanomaterials Derived from Imidazolium Ionic Liquid Monomers and POSS®Ph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssém Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03326⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12030550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144271v1</w:t>
+                <w:t xml:space="preserve">hal-04143421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ionic Liquids on the (bio)degradability of Poly(butylene succinate)/Poly(lactic acid) blends</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Imidazolium Salt for Enhanced Interfacial Shear Strength in Polyphenylene Sulfide/Ex-PAN Carbon Fiber Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gaumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2022.975438⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (17), pp.3692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14173692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903197v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids: A Versatile Platform for the Design of a Multifunctional Epoxy Networks 2.0 Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Water Uptake in Epoxy Ionic Liquid Free Film Polymer by Gravimetric Analysis and Comparison with Nondestructive Dielectric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2022.101581⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12040651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144251v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Uptake in Epoxy Ionic Liquid Free Film Polymer by Gravimetric Analysis and Comparison with Nondestructive Dielectric Analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical Analysis of Physical and Chemical CO 2 Absorption by Tri- and Tetraepoxidized Imidazolium Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Wylie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocasta Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12040651⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (47), pp.9901-9910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c06630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610592v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Analysis of Physical and Chemical CO 2 Absorption by Tri- and Tetraepoxidized Imidazolium Ionic Liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">From the Design of Multifunctional Degradable Epoxy Thermosets to Their End of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baris Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c06630⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (33), pp.11004-11015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144043v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazolium Salt for Enhanced Interfacial Shear Strength in Polyphenylene Sulfide/Ex-PAN Carbon Fiber Composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of Ionic Liquids on the (bio)degradability of Poly(butylene succinate)/Poly(lactic acid) blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mattlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (17), pp.3692. </w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym14173692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2022.975438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143217v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of charge carriers in long-term kinetics of polyurethane electroactuation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionic Liquids: A Versatile Platform for the Design of a Multifunctional Epoxy Networks 2.0 Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aca12e⟩</w:t>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.101581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2022.101581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955581v1</w:t>
+                <w:t xml:space="preserve">hal-04144251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 1-[1H,1H,2H,2H-perfluooctyl]-3-[2-(oxiran-2-yl)ethyl]imidazolium 4-[(2-oxiran-2-yl)ethoxy]benzenesulfonate as a New Perfluorinated Ionic Monomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Kui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molbank</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (3), pp.M1409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/M1409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfonates as Versatile Structural Counterions of Epoxidized Salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Kui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Kui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.202200198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design of Solid Polymer Electrolyte Based on Ionic Liquid Monomer for Supercapacitor Applications via Molecular Dynamics Study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of charge carriers in long-term kinetics of polyurethane electroactuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Coativy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seveyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14235106⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (12), pp.125019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aca12e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142732v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Design of Novel Tri- and Tetra-Epoxidized Ionic Liquid Monomers to the End-of-Life of Multifunctional Degradable Epoxy Thermosets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Wylie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baris Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agílio Pádua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (47), pp.15450-15466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c04499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Carbon Nanodots from Sugarcane Syrup, and Their Incorporation into a Hydrogel-Based Composite to Fabricate Innovative Fluorescent Microstructured Polymer Optical Fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rational Design of Solid Polymer Electrolyte Based on Ionic Liquid Monomer for Supercapacitor Applications via Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baris Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kit-Ying Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/gels8090553⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (23), pp.5106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14235106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142809v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Epoxy Thermosets Organic-Inorganic Hybrid Nanomaterials Derived from Imidazolium Ionic Liquid Monomers and POSS®Ph</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of Carbon Nanodots from Sugarcane Syrup, and Their Incorporation into a Hydrogel-Based Composite to Fabricate Innovative Fluorescent Microstructured Polymer Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.550. </w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (9), pp.553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12030550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/gels8090553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143421v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy/Ionic Liquid-Modified Mica Nanocomposites: Network Formation-Network Degradation Correlation</w:t>
+                <w:t xml:space="preserve">Dielectric behaviour of an epoxy network cured with a phosphonium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahideh Akbari</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11081990⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 222, pp.123645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483510v1</w:t>
+                <w:t xml:space="preserve">hal-03279986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfonimides versus ketosulfonamides as epoxidized imidazolium counterions: towards a new generation of ionic liquid monomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoset-thermoplastic-ionic liquid ternary hybrids as novel functional polymer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Halawani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardok. Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chardin</w:t>
+                <w:t xml:space="preserve">Hynek Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durand</w:t>
+                <w:t xml:space="preserve">Jiri Brus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jarsalé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Livi</w:t>
+                <w:t xml:space="preserve">Libor Kobera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nj05126h⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.123507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561441v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-cadence measurements of electron pitch-angle distributions from Solar Orbiter SWA-EAS burst mode operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic reconnection as a mechanism to produce multiple thermal proton populations and beams locally in the solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Owen</w:t>
+                <w:t xml:space="preserve">R. Kieokaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kataria</w:t>
+                <w:t xml:space="preserve">N. Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bercic</w:t>
+                <w:t xml:space="preserve">P. Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Horbury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Berthomier</w:t>
+                <w:t xml:space="preserve">A. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140959⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 656, pp.A37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329578v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale views of an Alfvénic slow solar wind: 3D velocity distribution functions observed by the Proton-Alpha Sensor of Solar Orbiter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epoxy/Ionic Liquid-Modified Mica Nanocomposites: Network Formation-Network Degradation Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Louarn</w:t>
+                <w:t xml:space="preserve">Vahideh Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fedorov</w:t>
+                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Prech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Bruno</w:t>
+                <w:t xml:space="preserve">Luanda Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141095⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11081990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480875v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular-Level Investigation of Cycloaliphatic Epoxidised Ionic Liquids as a New Generation of Monomers for Versatile Poly(Ionic Liquids)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sulfonimides versus ketosulfonamides as epoxidized imidazolium counterions: towards a new generation of ionic liquid monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jarsalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13091512⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (6), pp.2953-2957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nj05126h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279989v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic reconnection as a mechanism to produce multiple thermal proton populations and beams locally in the solar wind</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Fedorov</w:t>
+                <w:t xml:space="preserve">High-cadence measurements of electron pitch-angle distributions from Solar Orbiter SWA-EAS burst mode operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kataria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bercic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Horbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 656, pp.A37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141149⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480876v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoset-thermoplastic-ionic liquid ternary hybrids as novel functional polymer materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Libor Kobera</w:t>
+                <w:t xml:space="preserve">Multiscale views of an Alfvénic slow solar wind: 3D velocity distribution functions observed by the Proton-Alpha Sensor of Solar Orbiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123507⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 656, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151283v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Orbiter observations of the structure of reconnection outflow layers in the solar wind</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular-Level Investigation of Cycloaliphatic Epoxidised Ionic Liquids as a New Generation of Monomers for Versatile Poly(Ionic Liquids)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baris Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kit-Ying Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 13 (9), pp.1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13091512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03672342v1</w:t>
+                <w:t xml:space="preserve">hal-03279989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun Nanofibrous Architectures of Thrombin-Loaded Poly(ethylene oxide) for Faster in Vivo Wound Clotting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larissa Mendes</w:t>
+                <w:t xml:space="preserve">Solar Orbiter observations of the structure of reconnection outflow layers in the solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Ferreira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Silvana Rocco</w:t>
+                <w:t xml:space="preserve">A. C. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.1c00402⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 656, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913433v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03672342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced mechanical and thermal properties of ionic liquid core/silica shell microcapsules-filled epoxy microcomposites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrospun Nanofibrous Architectures of Thrombin-Loaded Poly(ethylene oxide) for Faster in Vivo Wound Clotting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheli Sielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124182⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (6), pp.5240-5250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.1c00402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913429v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Solar Orbiter observation of the Alfvénic slow wind and identification of its solar source</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced mechanical and thermal properties of ionic liquid core/silica shell microcapsules-filled epoxy microcomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140938⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.124182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03672347v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of New Ionic Liquid-Grafted Metal-Oxo Nanoclusters – Design of Nanostructured Hybrid Organic-Inorganic Polymer Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">First Solar Orbiter observation of the Alfvénic slow wind and identification of its solar source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. d'Amicis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Panasenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morelle</w:t>
+                <w:t xml:space="preserve">D. Telloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Dumazert</w:t>
+                <w:t xml:space="preserve">D. Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123721⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 656, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191501v2</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03672347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric behaviour of an epoxy network cured with a phosphonium-based ionic liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of New Ionic Liquid-Grafted Metal-Oxo Nanoclusters – Design of Nanostructured Hybrid Organic-Inorganic Polymer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssém Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lefort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bachellerie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 222, pp.123645. </w:t>
+              <w:t xml:space="preserve">, 2021, 224, pp.123721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279986v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Epoxy Thermosets Derived from a Bisimidazolium Ionic Liquid Monomer: An Experimental and Modeling Investigation</w:t>
+                <w:t xml:space="preserve">Imidazole-functionalized nitrogen-rich Mg-Al-CO3 layered double hydroxide for developing highly crosslinkable epoxy with high thermal and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Radchenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baris Demir</w:t>
+                <w:t xml:space="preserve">Farzad Seidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debra Searles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+                <w:t xml:space="preserve">Amin Esmaeili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohre Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c03832⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.125826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561435v1</w:t>
+                <w:t xml:space="preserve">hal-02994619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycloaliphatic epoxidized ionic liquids as new versatile monomers for the development of shape memory PIL networks by 3D printing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">New Epoxy Thermosets Derived from a Bisimidazolium Ionic Liquid Monomer: An Experimental and Modeling Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Radchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssém Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baris Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Searles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (32), pp.12208-12221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c03832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0py00704h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03561425v1</w:t>
+                <w:t xml:space="preserve">hal-03561435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solar Orbiter Solar Wind Analyser (SWA) suite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cycloaliphatic epoxidized ionic liquids as new versatile monomers for the development of shape memory PIL networks by 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Radchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (34), pp.5475-5483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py00704h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03049102v1</w:t>
+                <w:t xml:space="preserve">hal-03561425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric analysis of water uptake in polymer coating using spatially defined Fick's law and mixing rule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">The Solar Orbiter Solar Wind Analyser (SWA) suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Al Janabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.105846⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971027v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids-Containing Silica Microcapsules: A Potential Tunable Platform for Shaping-Up Epoxy-Based Composite Materials?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dielectric analysis of water uptake in polymer coating using spatially defined Fick's law and mixing rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.105846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.105846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10050881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04913473v1</w:t>
+                <w:t xml:space="preserve">hal-02971027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Biodegradability of Poly(Butylene Succinate)/Poly(Lactic Acid) Blends With a Deep Eutectic Solvent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquids-Containing Silica Microcapsules: A Potential Tunable Platform for Shaping-Up Epoxy-Based Composite Materials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00007⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10050881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278496v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of the in situ payload of Solar Orbiter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Rodríguez-Pacheco</w:t>
+                <w:t xml:space="preserve">Tailoring Biodegradability of Poly(Butylene Succinate)/Poly(Lactic Acid) Blends With a Deep Eutectic Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mattlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 642, pp.A5. </w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996255v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazole-functionalized nitrogen-rich Mg-Al-CO3 layered double hydroxide for developing highly crosslinkable epoxy with high thermal and mechanical properties</w:t>
+                <w:t xml:space="preserve">Coordination of the in situ payload of Solar Orbiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzad Seidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Seyed Mohammad Reza Paran</w:t>
+                <w:t xml:space="preserve">A. Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Horbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Esmaeili</w:t>
+                <w:t xml:space="preserve">M. Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohre Karami</w:t>
+                <w:t xml:space="preserve">J. Rodríguez-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.125826. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994619v1</w:t>
+                <w:t xml:space="preserve">hal-02996255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Poly (butylene adipate-co-terephthalate) Filled with Montmorillonite-Polypyrrole for Pressure Sensor Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to Tunable Epoxy–Amine Network: Reaction Mechanism and Final Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Halawani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2018-0541⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.3602-3613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b06271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913500v1</w:t>
+                <w:t xml:space="preserve">hal-02331822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedral oligomeric silsesquioxane-supported ionic liquid for designing nanostructured hybrid organic-inorganic networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hynek Benes</w:t>
+                <w:t xml:space="preserve">Nanocellulose/bioactive glass cryogels as scaffolds for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ladavière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petra Ecorchard</w:t>
+                <w:t xml:space="preserve">João Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (42), pp.19842-19849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR05383B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293462v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Liquid-Nanostructured Poly(Methyl Methacrylate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice Fedosse Zornio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (10), pp.1376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano9101376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double Percolation of Melt-Mixed PS/PBAT Blends Loaded With Carbon Nanotube: Effect of Molding Temperature and the Non-covalent Functionalization of the Filler by Ionic Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéssica Soares da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluma Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmats.2019.00191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to Tunable Epoxy–Amine Network: Reaction Mechanism and Final Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of Poly (butylene adipate-co-terephthalate) Filled with Montmorillonite-Polypyrrole for Pressure Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna dos Santos Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mariz de Oliveira Barra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2018-0541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b06271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02331822v1</w:t>
+                <w:t xml:space="preserve">hal-04913500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocellulose/bioactive glass cryogels as scaffolds for bone regeneration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">João Lopes</w:t>
+                <w:t xml:space="preserve">Polyhedral oligomeric silsesquioxane-supported ionic liquid for designing nanostructured hybrid organic-inorganic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssém Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynek Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mattos</w:t>
+                <w:t xml:space="preserve">Catherine Ladavière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Ecorchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (42), pp.19842-19849. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, pp.332-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR05383B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913477v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled delivery of dexamethasone and betamethasone from PLA electrospun fibers: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluma Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luanda Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabete Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9326,77 +9326,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Fluorinated IL as an Interfacial Agent in P(VDF-CTFE)/Graphene Composite Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (8), pp.1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9469,51 +9469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Kredatusová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bujok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9558,377 +9558,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial surface based on new epoxy-amine networks from ionic liquid monomers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Self-Catalyzed Coupling between Brønsted-Acidic Imidazolium Salts and Epoxy-Based Materials: A Theoretical/Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Perchacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Matějka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafał Konefał</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Seixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nour Halawani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.04.008⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (23), pp.19050-19061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331812v1</w:t>
+                <w:t xml:space="preserve">hal-03561419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Catalyzed Coupling between Brønsted-Acidic Imidazolium Salts and Epoxy-Based Materials: A Theoretical/Experimental Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafał Konefał</w:t>
+                <w:t xml:space="preserve">Antibacterial surface based on new epoxy-amine networks from ionic liquid monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Seixas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">Larissa Capeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Halawani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (23), pp.19050-19061. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.56-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561419v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductive heterogeneous blend composites of PP/PA12 filled with ionic liquids treated-CNT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluma Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Farias da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme M.O. Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74, pp.187-195. </w:t>
@@ -9972,7542 +9972,7542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic interference shielding effectiveness and microwave absorption properties of thermoplastic polyurethane/montmorillonite‐polypyrrole nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionic PMMA/nanosilica interfaces from grafting ionic liquids under supercritical CO2 conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice Fedosse Zornio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílvia Ramoa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.4249⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.82-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913516v1</w:t>
+                <w:t xml:space="preserve">hal-02010882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquid as Surfactant Agent of Hydrotalcite: Influence on the Final Properties of Polycaprolactone Matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luanda Lins</w:t>
+                <w:t xml:space="preserve">Gelled electrolyte containing phosphonium ionic liquids for lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Bugatti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliana Gorrasi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Guillermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano8060435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010357v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-[2-(Oxiran-2-yl)ethyl]-1-{4-[(2-oxiran-2-yl)ethoxy]benzyl}imidazolium bis(Trifluoromethane)sulfonimide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molbank</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (1), pp.M974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/M974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural dependence of cations and anions to building the polar phase of PVDF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Phosphonium ionic liquid as interfacial agent of layered double hydroxide: Application to a pectin matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luanda Chaves Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Bugatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Gorrasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.08.022⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182, pp.142-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.10.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010823v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonium ionic liquid as interfacial agent of layered double hydroxide: Application to a pectin matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Structural dependence of cations and anions to building the polar phase of PVDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luanda Chaves Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Gorrasi</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.10.101⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.236-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913519v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelled electrolyte containing phosphonium ionic liquids for lithium-ion batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic interference shielding effectiveness and microwave absorption properties of thermoplastic polyurethane/montmorillonite‐polypyrrole nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Ramoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armel Guillermo</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano8060435⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (5), pp.1377-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010487v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiation belt of energetic protons located between Saturn and its rings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionic Liquid as Surfactant Agent of Hydrotalcite: Influence on the Final Properties of Polycaprolactone Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Bugatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Gorrasi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408163v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Ionic Liquid on the Development of Polyaniline/Natural Fibers and Biodegradable Conductive Composites Based on Poly(Butylene Adipate-co-Terephthalate)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A radiation belt of energetic protons located between Saturn and its rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roussos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Krupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketly Pontes</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Regoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 362 (6410), pp.eaat1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat1962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018780v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic PMMA/nanosilica interfaces from grafting ionic liquids under supercritical CO2 conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Effect of Ionic Liquid on the Development of Polyaniline/Natural Fibers and Biodegradable Conductive Composites Based on Poly(Butylene Adipate-co-Terephthalate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketly Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma G Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 380 (1), pp.1800101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010882v1</w:t>
+                <w:t xml:space="preserve">hal-02018780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronsted acidic ionic liquids: New transesterification agents for the compatibilization of polylactide/ethylene-co-vinyl acetate blends</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toughening of Epoxy/Ionic Liquid Networks with Thermoplastics Based on Poly(2,6-dimethyl-1,4-phenylene ether) (PPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Jesus</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma G. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynek Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.1153 - 1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730671v1</w:t>
+                <w:t xml:space="preserve">hal-01633535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of anionic and cationic clays by zwitterionic imidazolium ionic liquid and their effect on the epoxy-based nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bluma Soares</w:t>
+                <w:t xml:space="preserve">Effect of polyvinylidene fluoride electrospun fiber orientation on neural stem cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane C. Ferreira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Florence Wianny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Dehay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (8), pp.2376 - 2393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.33778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633521v1</w:t>
+                <w:t xml:space="preserve">hal-01656333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMDO as a valuable oxidant for the synthesis of polyfunctionnal aromatic imidazolium skeletons bearing epoxides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Livi</w:t>
+                <w:t xml:space="preserve">Modification of anionic and cationic clays by zwitterionic imidazolium ionic liquid and their effect on the epoxy-based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Baudoux</w:t>
+                <w:t xml:space="preserve">Stephane C. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.5054-5059. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.347 - 354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7GC02372C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844352v1</w:t>
+                <w:t xml:space="preserve">hal-01633521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids as Surfactants for Layered Double Hydroxide Fillers: Effect on the Final Properties of Poly(Butylene Adipate-Co-Terephthalate)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bronsted acidic ionic liquids: New transesterification agents for the compatibilization of polylactide/ethylene-co-vinyl acetate blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Lopes Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Farias da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma G Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano7100297⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.104 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656295v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Sustainable Thermosets from Cardanol-based Epoxy Prepolymer and Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluma G. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme M. O. Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (9), pp.8429 - 8438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b02292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonium–based ionic liquid as dispersing agent for MWCNT in melt-mixing polystyrene blends: Rheology, electrical properties and EMI shielding effectiveness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DMDO as a valuable oxidant for the synthesis of polyfunctionnal aromatic imidazolium skeletons bearing epoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jéssica Soares</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guilherme M.O. Barra</w:t>
+                <w:t xml:space="preserve">J. Baudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 189, pp.162 - 168. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.5054-5059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.12.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7GC02372C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637585v1</w:t>
+                <w:t xml:space="preserve">hal-01844352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully biodegradable composites based on poly(butylene adipate- co -terephthalate)/peach palm trees fiber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquids as Surfactants for Layered Double Hydroxide Fillers: Effect on the Final Properties of Poly(Butylene Adipate-Co-Terephthalate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynek Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Kredatusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.07.088⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), pp.297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano7100297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01659645v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual functions of ILs in the core-shell particle reinforced epoxy networks: Curing agent vs dispersion aids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+                <w:t xml:space="preserve">Phosphonium–based ionic liquid as dispersing agent for MWCNT in melt-mixing polystyrene blends: Rheology, electrical properties and EMI shielding effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéssica Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluma G. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme M.O. Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.12.021⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.162 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.12.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637582v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting melt blending of polystyrene and EVA copolymer with carbon nanotube assisted by phosphonium‐based ionic liquid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fully biodegradable composites based on poly(butylene adipate- co -terephthalate)/peach palm trees fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana M. Farias da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma G. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.45564⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129, pp.117 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.07.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913514v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughening of Epoxy/Ionic Liquid Networks with Thermoplastics Based on Poly(2,6-dimethyl-1,4-phenylene ether) (PPE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+                <w:t xml:space="preserve">Conducting melt blending of polystyrene and EVA copolymer with carbon nanotube assisted by phosphonium‐based ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan Calheiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Indrusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02479⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.45564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633535v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of polyvinylidene fluoride electrospun fiber orientation on neural stem cell differentiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dual functions of ILs in the core-shell particle reinforced epoxy networks: Curing agent vs dispersion aids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma G. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.30 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.33778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01656333v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardancy of phosphorus-containing ionic liquid based epoxy networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dual-role of phosphonium - Based ionic liquid in epoxy/MWCNT systems: Electric, rheological behavior and electromagnetic interference shielding effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma G. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Riany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerme M.O. Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573464v1</w:t>
+                <w:t xml:space="preserve">hal-01485590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organically modified silica (ORMOSIL) bearing imidazolium Based ionic liquid prepared by hydrolysis/co-condensation of silane precursors: Synthesis, characterization and use in epoxy networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Supercritical CO2-Ionic Liquids: A Successful Wedding To Prepare Biopolymer Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.08.030⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.461-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399325v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ionic liquid-modified LDH on microwave-assisted polymerization of ε-caprolactone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">1,2,3-Triazolium-Based Epoxy-Amine Networks: Ion-Conducting Polymer Electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Serghei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Petra Ecorchard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.08.014⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.1168-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201600018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01504426v1</w:t>
+                <w:t xml:space="preserve">hal-01398470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The properties of new epoxy networks swollen with ionic liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic liquids: A New Route for the Design of Epoxy Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra08824d⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.481-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396513v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Straightforward Synthesis of Well-Defined Difluorophosphonylated Terminated Poly(epsilon-caprolactone) for Grafting onto Iron Oxide Magnetic Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">The Hien Ho</w:t>
+                <w:t xml:space="preserve">Organically modified silica (ORMOSIL) bearing imidazolium Based ionic liquid prepared by hydrolysis/co-condensation of silane precursors: Synthesis, characterization and use in epoxy networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Paula Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagrario Pascual</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.28147⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.311-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01398505v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,2,3-Triazolium-Based Epoxy-Amine Networks: Ion-Conducting Polymer Electrolytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Flame retardancy of phosphorus-containing ionic liquid based epoxy networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201600018⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.186-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398470v1</w:t>
+                <w:t xml:space="preserve">hal-01573464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids: A New Route for the Design of Epoxy Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The properties of new epoxy networks swollen with ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00953⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.56193-56204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra08824d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396548v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2-Ionic Liquids: A Successful Wedding To Prepare Biopolymer Foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Straightforward Synthesis of Well-Defined Difluorophosphonylated Terminated Poly(epsilon-caprolactone) for Grafting onto Iron Oxide Magnetic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hien Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagrario Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Sar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00969⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.2453-2458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.28147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396542v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing nanomechanical properties with AFM to understand the structure and behavior of polymer blends compatibilized with ionic liquids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of ionic liquid-modified LDH on microwave-assisted polymerization of ε-caprolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Kredatusová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynek Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognen Pop-Georgievski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Ecorchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.86-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ra18492h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01416183v1</w:t>
+                <w:t xml:space="preserve">hal-01504426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquid - Assisted emulsion polymerization of aniline in organic medium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Probing nanomechanical properties with AFM to understand the structure and behavior of polymer blends compatibilized with ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Megevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.96421-96430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra18492h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.05.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01398502v1</w:t>
+                <w:t xml:space="preserve">hal-01416183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Bioresorbable Hydrophilic-Hydrophobic Electrospun Scaffolds for Neural Tissue Engineering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic liquid - Assisted emulsion polymerization of aniline in organic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan F. Calheiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerme M.O. Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.194-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b00820⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01399321v1</w:t>
+                <w:t xml:space="preserve">hal-01398502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-role of phosphonium - Based ionic liquid in epoxy/MWCNT systems: Electric, rheological behavior and electromagnetic interference shielding effectiveness</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of Bioresorbable Hydrophilic-Hydrophobic Electrospun Scaffolds for Neural Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Wianny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idalba Andreina Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Dehay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.016⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.3172-3187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b00820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01485590v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids-lignin combination: an innovative way to improve mechanical behaviour and water vapour permeability of eco-designed biodegradable polymer blends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of Bio-Based Monomers on the Scratch Resistance of Acrylate Photopolymerizable Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Prandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Barra</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Melas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra11919c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (5), pp.379-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149430v1</w:t>
+                <w:t xml:space="preserve">hal-01149573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic feedback using an all-organic electroactive polymer composite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Understanding of Versatile and Tunable Nanostructuration of Ionic Liquids on Fluorinated Copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.4581-4590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.06.071⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01222278v1</w:t>
+                <w:t xml:space="preserve">hal-01221483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(vinylidene fluoride-co-hexafluoropropylene)/polyaniline blends assisted by phosphonium - Based ionic liquid: Dielectric properties and beta-phase formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel electrically conductive polyurethane/montmorillonite-polypyrrole nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jéssica Alves Marins</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">S. D. A. S. Ramoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M.O Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.945-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2015.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262124v1</w:t>
+                <w:t xml:space="preserve">hal-01221590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconium-methacrylate oxoclusters as new hybrid materials for the modification of epoxy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalimar Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney J.L. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50, pp.2903-2913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-015-8854-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Epoxy/Jeffamine Networks Modified With Phosphonium Based Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 300, pp.312-319. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mame.201400293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of Versatile and Tunable Nanostructuration of Ionic Liquids on Fluorinated Copolymer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Haptic feedback using an all-organic electroactive polymer composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ganet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Capsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00931⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 220, pp.1120-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.06.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221483v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel electrically conductive polyurethane/montmorillonite-polypyrrole nanocomposites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic liquids-lignin combination: an innovative way to improve mechanical behaviour and water vapour permeability of eco-designed biodegradable polymer blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Bugatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2015.85⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1989-1998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra11919c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221590v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic compatibilization of polypropylene/polyamide 6 blends using an ionic liquids/nanotalc filler combination: morphology, thermal and mechanical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Poly(vinylidene fluoride-co-hexafluoropropylene)/polyaniline blends assisted by phosphonium - Based ionic liquid: Dielectric properties and beta-phase formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma G. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketly Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéssica Alves Marins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan F. Calheiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mike Greenhill-Hooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra00816f⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174204v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymers and Ionic Liquids: A Successful Wedding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic compatibilization of polypropylene/polyamide 6 blends using an ionic liquids/nanotalc filler combination: morphology, thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Greenhill-Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201400425⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.46197-46205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra00816f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01265773v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonium ionic liquids as new compatibilizing agents of biopolymer blends composed of poly(butylene-adipate-co-terephtalate)/poly(lactic acid) (PBAT/PLA)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polymers and Ionic Liquids: A Successful Wedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Nhan Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra10241c⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216, pp.359-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201400425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221473v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of montmorillonite/polypyrrole nanocomposites through in situ oxidative polymerization of pyrrole: Effect of anionic and cationic surfactants on structure and properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phosphonium ionic liquids as new compatibilizing agents of biopolymer blends composed of poly(butylene-adipate-co-terephtalate)/poly(lactic acid) (PBAT/PLA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.11.026⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.59082-59092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra10241c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266603v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Bio-Based Monomers on the Scratch Resistance of Acrylate Photopolymerizable Coatings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Production of montmorillonite/polypyrrole nanocomposites through in situ oxidative polymerization of pyrrole: Effect of anionic and cationic surfactants on structure and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. A. S. Ramoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerme M.O. Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. H. Schreiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.23641⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.160-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01149573v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ionic Liquid Modified Synthetic Layered Silicates on Thermal and Mechanical Properties of High Density Polyethylene Nanocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Supercritical CO2-ionic liquids: Green combination for preparing foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nhàn Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201300228⟩</w:t>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 240, pp.534-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01177057v1</w:t>
+                <w:t xml:space="preserve">hal-00949789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibilization of Polypropylene/ Polyamide 6 Blends Using New Synthetic Nanosized Talc Fillers: Morphology, Thermal, and Mechanical Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nanostructured thermosets from ionic liquid building block–epoxy prepolymer mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Dumas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mike Greenhill-Hooper</w:t>
+                <w:t xml:space="preserve">Yohann Thimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma G. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 131, pp.40453. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (53), pp.28099-28106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.40453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4RA03643C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087526v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silylated montmorillonite as nanofillers for plasticized PVC nanocomposites: Effect of the plasticizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and physical properties of new layered silicates based on ionic liquids: improvement of thermal stability, mechanical behaviour and water permeability of PBAT nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiane F. Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">Gabriella Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Bugatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Espuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.06.017⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.26452-26461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA02143F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088507v1</w:t>
+                <w:t xml:space="preserve">hal-01019070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2-organosilane mixtures for modification of silica: Applications to epoxy prepolymer matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquids as Reactive Additives for the Preparation and Modification of Epoxy Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 241, pp.103-111. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.3463-3471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pola.27420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949774v1</w:t>
+                <w:t xml:space="preserve">hal-01094040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids: A new way for the compatibilization of thermoplastic blends</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structuration of ionic liquids in a poly(butylene-adipate-co-terephthalate) matrix: its influence on the water vapour permeability and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Bugatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 255, pp.513-524. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.3758-3762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.06.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4gc00969j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010882v1</w:t>
+                <w:t xml:space="preserve">hal-01087651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and physical properties of new layered silicates based on ionic liquids: improvement of thermal stability, mechanical behaviour and water permeability of PBAT nanocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic liquids: A new way for the compatibilization of thermoplastic blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA02143F⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 255, pp.513-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.06.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019070v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids as Reactive Additives for the Preparation and Modification of Epoxy Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of Ionic Liquid Modified Synthetic Layered Silicates on Thermal and Mechanical Properties of High Density Polyethylene Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 342, pp.46-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201300228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.27420⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094040v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration of ionic liquids in a poly(butylene-adipate-co-terephthalate) matrix: its influence on the water vapour permeability and mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Compatibilization of Polypropylene/ Polyamide 6 Blends Using New Synthetic Nanosized Talc Fillers: Morphology, Thermal, and Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Greenhill-Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, pp.3758-3762. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131, pp.40453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4gc00969j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.40453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087651v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2-ionic liquids: Green combination for preparing foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Silylated montmorillonite as nanofillers for plasticized PVC nanocomposites: Effect of the plasticizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiane F. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane C. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 240, pp.534-540. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.93-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949789v1</w:t>
+                <w:t xml:space="preserve">hal-01088507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured thermosets from ionic liquid building block–epoxy prepolymer mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Supercritical CO2-organosilane mixtures for modification of silica: Applications to epoxy prepolymer matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bluma G. Soares</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 241, pp.103-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4RA03643C⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019123v1</w:t>
+                <w:t xml:space="preserve">hal-00949774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Epoxy/Jeffamine networks modified with ionic liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+                <w:t xml:space="preserve">Electrorheological and dielectric behavior of new ionic liquid/silica systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Marins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluma G. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayra G. Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.39834⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405, pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870554v1</w:t>
+                <w:t xml:space="preserve">hal-00868231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of new synthetic talc as reinforcing nanofillers for polypropylene and polyamide 6 systems: thermal and mechanical properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrorheological and dielectric behavior of new ionic liquid/silica systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+                <w:t xml:space="preserve">New Epoxy/Jeffamine networks modified with ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluma G. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 405, pp.64-70. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10.1002/app.39834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.39834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868231v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of LDH on plasma treated polylactic acid to reduce water permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Bugatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suren Hayrapetyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17596,103 +17596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New epoxy systems based on ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah B. Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluma G. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.2123-2129. </w:t>
@@ -17755,77 +17755,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of epoxy/MCDEA networks modified with ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guenther Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (1), pp.60-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17871,77 +17871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of supercritical CO2 and ionic liquids for the preparation of fluorinated nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 369, pp.111-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17981,806 +17981,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of interfacial properties by ionic liquids in a fluorinated matrix based nanocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Characterization of Epoxy/MCDEA Networks Modified with Imidazolium-Based Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenther Bluma Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2011.03.011⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.826-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mame.201000388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649120v1</w:t>
+                <w:t xml:space="preserve">hal-00648101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO(2)-ionic liquid mixtures for modification of organoclays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tailoring of interfacial properties by ionic liquids in a fluorinated matrix based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1361-1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2011.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.09.049⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00649303v1</w:t>
+                <w:t xml:space="preserve">hal-00649120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids: structuration agents in a fluorinated matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Supercritical CO(2)-ionic liquid mixtures for modification of organoclays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.225-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.09.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cc04273k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00649293v1</w:t>
+                <w:t xml:space="preserve">hal-00649303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration of ionic liquids in fluorinated matrix: Influence on the mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic liquids: structuration agents in a fluorinated matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2011.01.052⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.3589-3591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc04273k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00649273v1</w:t>
+                <w:t xml:space="preserve">hal-00649293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and physical properties of new surfactants based on ionic liquids: Improvement of thermal stability and mechanical behaviour of high density polyethylene nanocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nanostructuration of ionic liquids in fluorinated matrix: Influence on the mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.555-562. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1523-1531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.10.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2011.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649298v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Epoxy/MCDEA Networks Modified with Imidazolium-Based Ionic Liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and physical properties of new surfactants based on ionic liquids: Improvement of thermal stability and mechanical behaviour of high density polyethylene nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guenther Bluma Soares</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nhan Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.826-834. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.555-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mame.201000388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648101v1</w:t>
+                <w:t xml:space="preserve">hal-00649298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on different ionic liquids used as surfactants: Effect on thermal and mechanical properties of high density polyethylene nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Nhan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.424-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18999,51 +18999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlin Jacques Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19079,423 +19079,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Saturn's Magnetosphere from MIMI During Cassini's Orbital Insertion</w:t>
+                <w:t xml:space="preserve">Aurora on Mars – The result of Plasma Acceleration above Martian Magnetic Anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. M. Krimigis</w:t>
+                <w:t xml:space="preserve">R. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.G. Mitchell</w:t>
+                <w:t xml:space="preserve">D. Winningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Hamilton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Livi</w:t>
+                <w:t xml:space="preserve">S. Barabash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 307, pp.1270-1273</w:t>
+              <w:t xml:space="preserve">, 2005, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013118v1</w:t>
+                <w:t xml:space="preserve">hal-00013136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-exosphere-magnetosphere system of Mercury.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Milillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique C. Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 117 (3-4), pp.397-443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11214-005-3593-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora on Mars – The result of Plasma Acceleration above Martian Magnetic Anomalies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of Saturn's Magnetosphere from MIMI During Cassini's Orbital Insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barabash</w:t>
+                <w:t xml:space="preserve">S. M. Krimigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Frahm</w:t>
+                <w:t xml:space="preserve">D.G. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Brain</w:t>
+                <w:t xml:space="preserve">D.C. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Krupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, in press</w:t>
+              <w:t xml:space="preserve">, 2005, 307, pp.1270-1273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013136v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results from the RAPID imaging energetic particle spectrometer on board Cluster</w:t>
               </w:r>
@@ -19658,51 +19658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 105 (A4), pp.7557-7571. </w:t>
@@ -20058,7444 +20058,7444 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being repairable as one of the features of sustainable polymers for circular economy – Illustration for high performances thermoset matrices’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bio-based, biodegradable and bio-insect repellent polymers for sustainable crop protection: from crude essential oils to formulation optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ting Shi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th Prague Meeting on Macromolecules, Polymers for Sustainable Future 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">XII INTERNATIONAL SYMPOSIUM ON APHIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seunghwan Lee, Oct 2025, Mona Yong Pyong Resort, Pyeongchang., South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914269v1</w:t>
+                <w:t xml:space="preserve">hal-05418717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based, biodegradable and bio-insect repellent polymers for sustainable crop protection: from crude essential oils to formulation optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In-situ (Nano) fibrillation of biopolymer blends based on poly(butylene-adipate-co-terephtalate)/poly(lactic acid) (PBAT/PLA) : effect of ethan-1-aminium ionic liquids on rheological, mechanical and barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssém Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII INTERNATIONAL SYMPOSIUM ON APHIDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seunghwan Lee, Oct 2025, Mona Yong Pyong Resort, Pyeongchang., South Korea</w:t>
+              <w:t xml:space="preserve">8th International Conference on Ionic Liquid-Based Materials – ILMAT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418717v1</w:t>
+                <w:t xml:space="preserve">hal-05041081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ (Nano) fibrillation of biopolymer blends based on poly(butylene-adipate-co-terephtalate)/poly(lactic acid) (PBAT/PLA) : effect of ethan-1-aminium ionic liquids on rheological, mechanical and barrier properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Being repairable as one of the features of sustainable polymers for circular economy – Illustration for high performances thermoset matrices’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Ionic Liquid-Based Materials – ILMAT 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">85th Prague Meeting on Macromolecules, Polymers for Sustainable Future 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041081v1</w:t>
+                <w:t xml:space="preserve">hal-04914269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyvinyl chloride : A new material for tomorrow or how can it contribute to circular economy ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of nanostructured polymer networks from in-situ sol-gel chemistry of metal alkoxides, metal oxoclusters and ionic liquids ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssém Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for sustainable future 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, PRAGUE, Czech Republic</w:t>
+              <w:t xml:space="preserve">polychar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, TERNI, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022158v1</w:t>
+                <w:t xml:space="preserve">hal-05041707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism and molecular mobility of ionic liquid-modified polyamide 11</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cinétique de flexion du polyuréthane sous champ électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Coativy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Yuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seveyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT54 - 54èmes journées de calorimétrie et d'analyse thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Matériaux2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976542v1</w:t>
+                <w:t xml:space="preserve">hal-04932937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM SINGLE-USE TO MULTIPLE-USE CONCEPT OF EPOXY-IL NETWORKS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigation of electric field induced bending of epoxy-amine elastomers doped with ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djasma Djoumoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seveyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th Prague Meeting on Macromolecules, Polymers for Sustainable Future 2024, Prague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">ICFD2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914237v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de flexion du polyuréthane sous champ électrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal Ionic Liquids as efficient catalytic curing agents of epoxy prepolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynek Beneš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Ecorchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Polymers for sustainable future 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932937v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electric field induced bending of epoxy-amine elastomers doped with ionic liquids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polyvinyl chloride : A new material for tomorrow or how can it contribute to circular economy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liutong Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Espy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFD2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Polymers for sustainable future 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, PRAGUE, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933365v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Ionic Liquids as efficient catalytic curing agents of epoxy prepolymer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polymorphism and molecular mobility of ionic liquid-modified polyamide 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Laureys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Roggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for sustainable future 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">JCAT54 - 54èmes journées de calorimétrie et d'analyse thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041705v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to get a surface structuration through a simple process of polymer manufacturing ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FROM SINGLE-USE TO MULTIPLE-USE CONCEPT OF EPOXY-IL NETWORKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Laureys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials &amp; Surfaces conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">85th Prague Meeting on Macromolecules, Polymers for Sustainable Future 2024, Prague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022161v1</w:t>
+                <w:t xml:space="preserve">hal-04914237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METAL IONIC LIQUIDS (MILS) AS EFFICIENT CATALYTIC CURING AGENTS OF EPOXY PREPOLYMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynek Beneš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Ecorchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th Prague Meeting on Macromolecules, Polymers for Sustainable Future 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reduce by 2 the manufacturing time of on-board 70 MPa H2 CPV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How to get a surface structuration through a simple process of polymer manufacturing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Teissoniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Espy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHEC 2024 - The 24th World Hydrogen Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Hydrogen Energy (IAHE), Jun 2024, Tulum, Mexico</w:t>
+              <w:t xml:space="preserve">Smart Materials &amp; Surfaces conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469990v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repellent and attractant activity of ten plant essential oils and their compounds against the pea aphid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">How to reduce by 2 the manufacturing time of on-board 70 MPa H2 CPV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Villalonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th International Symposium on Essential Oils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Balatonalmádi, Hungary</w:t>
+              <w:t xml:space="preserve">WHEC 2024 - The 24th World Hydrogen Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Hydrogen Energy (IAHE), Jun 2024, Tulum, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772182v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a hydrogen onboard 70 MPa Composite Pressure Vessel with a new Ionic Liquid Epoxyde matrix</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Repellent and attractant activity of ten plant essential oils and their compounds against the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 - 21st European Conference on Composite Materials for Academia and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Centrale Nantes, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">54th International Symposium on Essential Oils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Balatonalmádi, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469954v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVC : a material of tomorrow? 85th Prague Meeting on Macromolecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Testing a hydrogen onboard 70 MPa Composite Pressure Vessel with a new Ionic Liquid Epoxyde matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Villalonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Sustainable Future 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">ECCM21 - 21st European Conference on Composite Materials for Academia and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Centrale Nantes, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914227v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids versus deep eutectic solvent: A tunable platform for the design of biopolymer blends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PVC : a material of tomorrow? 85th Prague Meeting on Macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houssém Chabane</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liutong Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Bio-based and Biodegradable Polymers (BIOPOL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Coimbra (PT), Portugal</w:t>
+              <w:t xml:space="preserve">Polymers for Sustainable Future 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914207v1</w:t>
+                <w:t xml:space="preserve">hal-04914227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquid Metal-Oxo Clusters as Fire Retardants of Thermoset Polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic liquids versus deep eutectic solvent: A tunable platform for the design of biopolymer blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssém Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Flame Retardant Materials &amp; Technologies 8th ISFRMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Xiamen, China</w:t>
+              <w:t xml:space="preserve">9th International Conference on Bio-based and Biodegradable Polymers (BIOPOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Coimbra (PT), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914182v1</w:t>
+                <w:t xml:space="preserve">hal-04914207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of nanostructured polymer networks from in-situ sol-gel chemistry of metal alkoxides, metal oxoclusters and ionic liquids?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquid Metal-Oxo Clusters as Fire Retardants of Thermoset Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssém Chabane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLYCHAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Terni, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Flame Retardant Materials &amp; Technologies 8th ISFRMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914167v1</w:t>
+                <w:t xml:space="preserve">hal-04914182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of nanostructured polymer networks from in-situ sol-gel chemistry of metal alkoxides, metal oxoclusters and ionic liquids ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of nanostructured polymer networks from in-situ sol-gel chemistry of metal alkoxides, metal oxoclusters and ionic liquids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssém Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssém Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">polychar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, TERNI, Italy</w:t>
+              <w:t xml:space="preserve">POLYCHAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Terni, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041707v1</w:t>
+                <w:t xml:space="preserve">hal-04914167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design for disassembly of composites by using cleavable ionic liquid monomers as molecular building blocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals (TILCs): tunable-by-design self-assembling and stimuli-sensible electrolytic materials platform for energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Simões Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th conference on Ionic Liquid- based Materials ILMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Congress on Ionic Liquids 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914326v1</w:t>
+                <w:t xml:space="preserve">hal-04719768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JOURNEY OVER SMART EPOXIES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquids : New plasticizers and flame retardant for PVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pascault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PolyK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Terni, Italy</w:t>
+              <w:t xml:space="preserve">Poly-K, Advanced in polymer composites and nanocomposites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, TERNI, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914336v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Ionic Liquids and Polymers for designing new generation of ionomers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Encapsulation of Ionic Liquid Epoxy Monomer and Their Self-Healing Application in Epoxy Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th conference on Ionic Liquid- based Materials ILMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914311v1</w:t>
+                <w:t xml:space="preserve">hal-04914296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of ionic liquid epoxy monomer and their self healing application in epoxy composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combining sol-gel chemistry, metal oxo-clusters and ILs for nanostructured networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssém Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Ionic liquid based materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lodz (POLAND), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041701v1</w:t>
+                <w:t xml:space="preserve">hal-04914349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces : Key Components for Multifunctional Nanocomposites and hybrid Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design for disassembly of composites by using cleavable ionic liquid monomers as molecular building blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poly-K, Advanced in polymer composites and nanocomposites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, TERNI, Italy</w:t>
+              <w:t xml:space="preserve">7th conference on Ionic Liquid- based Materials ILMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041677v1</w:t>
+                <w:t xml:space="preserve">hal-04914326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of ionic liquids and polymers for designing new generation of ionomers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">JOURNEY OVER SMART EPOXIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pascault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Ionic liquid based materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">PolyK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Terni, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041698v1</w:t>
+                <w:t xml:space="preserve">hal-04914336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How thermosetting based materials could contribute to circular economy?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combination of Ionic Liquids and Polymers for designing new generation of ionomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liutong Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Centre Nanostructured Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, LODZ, Poland</w:t>
+              <w:t xml:space="preserve">7th conference on Ionic Liquid- based Materials ILMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022152v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining sol-gel chemistry, metal oxo-clusters and ILs for nanostructured networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Encapsulation of ionic liquid epoxy monomer and their self healing application in epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lodz (POLAND), Poland</w:t>
+              <w:t xml:space="preserve">7th International conference on Ionic liquid based materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914349v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Ionic Liquid Epoxy Monomer and Their Self-Healing Application in Epoxy Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interfaces : Key Components for Multifunctional Nanocomposites and hybrid Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th conference on Ionic Liquid- based Materials ILMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Poly-K, Advanced in polymer composites and nanocomposites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, TERNI, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914296v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Electroactuation of Doped Epoxy-amine Elastomers with Ionic Liquids under High Electric Fields</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combination of ionic liquids and polymers for designing new generation of ionomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liutong Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFD2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">7th International conference on Ionic liquid based materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933313v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New epoxy-ionic liquids networks as matrices of carbon fiber-based composites of type IV hydrogen pressure vessel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How thermosetting based materials could contribute to circular economy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lodz (POL), Poland</w:t>
+              <w:t xml:space="preserve">European Centre Nanostructured Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, LODZ, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914467v1</w:t>
+                <w:t xml:space="preserve">hal-05022152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filets biosourcés, biodégradables et bioinsectifuges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">Study of the Electroactuation of Doped Epoxy-amine Elastomers with Ionic Liquids under High Electric Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Coativy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Enjeu Environnement INSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICFD2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772172v1</w:t>
+                <w:t xml:space="preserve">hal-04933313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New materials based on the combination of Ils and polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New epoxy-ionic liquids networks as matrices of carbon fiber-based composites of type IV hydrogen pressure vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lodz (POL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041683v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity and chemical composition of forty plant essential oils against the pea aphid Acyrthosiphon pisum revealed peppermint oil as a promising biorepellent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New materials based on the combination of Ils and polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liutong Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INFECTIOTRON externe MAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">COIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772152v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repellent Anti-insect Net Based on Biopolymer / Plant Essential Oil Blend as an Alternative to Conventional Chemical Pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId671" w:history="1">
+                <w:t xml:space="preserve">Filets biosourcés, biodégradables et bioinsectifuges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des doctorants du département SPE INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journée Enjeu Environnement INSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772009v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals: Structure/ion transport correlation within stimuli-responsive electrolytes for energy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mirella Simoes Santos</w:t>
+                <w:t xml:space="preserve">Bioactivity and chemical composition of forty plant essential oils against the pea aphid Acyrthosiphon pisum revealed peppermint oil as a promising biorepellent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire INFECTIOTRON externe MAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442311v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How thermosetting based materials could contribute to circular economy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repellent Anti-insect Net Based on Biopolymer / Plant Essential Oil Blend as an Alternative to Conventional Chemical Pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lodz (POL), Poland</w:t>
+              <w:t xml:space="preserve">Journées des doctorants du département SPE INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914384v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids : New plasticizers and flame retardant for PVC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals: Structure/ion transport correlation within stimuli-responsive electrolytes for energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Simoes Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poly-K, Advanced in polymer composites and nanocomposites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, TERNI, Italy</w:t>
+              <w:t xml:space="preserve">International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041680v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals (TILCs): tunable-by-design self-assembling and stimuli-sensible electrolytic materials platform for energy applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Maréchal</w:t>
+                <w:t xml:space="preserve">How thermosetting based materials could contribute to circular economy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pung</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Ionic Liquids 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lodz (POL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719768v1</w:t>
+                <w:t xml:space="preserve">hal-04914384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIonomers : New materials based on the combination of Ils and polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets : from Design to the End-of-Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">MACRO 2022 – the 49th World Polymer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Winnipeg (CAN), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041687v1</w:t>
+                <w:t xml:space="preserve">hal-04914514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets : from Design to the end of life</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Epoxy-ionic liquids networks: morphology, molecular mobility and relationships with electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation</w:t>
+              <w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041692v1</w:t>
+                <w:t xml:space="preserve">hal-04914559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multifunctional degradable epoxy thermosets : from design to the end-of-life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How to repair thermosetting based composites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914759v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BepiColombo First Mercury Fly-by: first taste of the mission results on investigation of the environment around the planet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Milillo</w:t>
+                <w:t xml:space="preserve">Epoxy-ionic liquids networks: morphology, molecular mobility and relationships with electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas André</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Heyner</w:t>
+                <w:t xml:space="preserve">Franck Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mercury 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orléans, France. pp.38-39</w:t>
+              <w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03769829v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIonomers : New materials based on the combination of Il and polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liutong Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, FUKUOKA, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy-ionic liquids networks: morphology, molecular mobility and relationships with electrical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LIonomers : New materials based on the combination of Ils and polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liutong Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">European Federation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914559v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to repair thermosetting based composites?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets : from Design to the end of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t>
+              <w:t xml:space="preserve">European Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914747v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy-ionic liquids networks: morphology, molecular mobility and relationships with electrical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of multifunctional degradable epoxy thermosets : from design to the end-of-life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983709v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Synthesis of Shape Memory Networks based on a cycloaliphatic Epoxidized Ionic Liquid.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BepiColombo First Mercury Fly-by: first taste of the mission results on investigation of the environment around the planet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Milillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barabash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Heyner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49èmes Journées d’études des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bussang (Vosges), France</w:t>
+              <w:t xml:space="preserve">Mercury 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orléans, France. pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041724v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03769829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Water in an Ionic Liquid Cured Epoxy Polymer and its Effect on Dielectric Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Design and Synthesis of Shape Memory Networks based on a cycloaliphatic Epoxidized Ionic Liquid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Corrosion Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin (DE), Germany</w:t>
+              <w:t xml:space="preserve">49èmes Journées d’études des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bussang (Vosges), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914502v1</w:t>
+                <w:t xml:space="preserve">hal-05041724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to repair thermoset based composites?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dielectric properties and high voltage conductivity of epoxy-liquid ionic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Pragues (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">11th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2022), Sep 2022, San Sebastian (Spain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022142v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Platform For The Development of a New Functional Epoxy Networks as Smart Coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Diffusion of Water in an Ionic Liquid Cured Epoxy Polymer and its Effect on Dielectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Corrosion Congress (Eurocorr congress)</w:t>
+              <w:t xml:space="preserve">European Corrosion Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914483v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids: A New Versatile Platform For The Design of a New Multifunctional Epoxy Networks 2.0 Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A New Platform For The Development of a New Functional Epoxy Networks as Smart Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">European Corrosion Congress (Eurocorr congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914806v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties and high voltage conductivity of epoxy-liquid ionic networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquids: A New Versatile Platform For The Design of a New Multifunctional Epoxy Networks 2.0 Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2022), Sep 2022, San Sebastian (Spain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain, Spain</w:t>
+              <w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983706v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Thermosetting based materials could contribute to circular economy ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">How to repair thermoset based composites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyong Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Polymer Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pragues (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041722v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets: from Design to the End-of-Life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">How Thermosetting based materials could contribute to circular economy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague (République Tchèque), Czech Republic</w:t>
+              <w:t xml:space="preserve">GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983714v1</w:t>
+                <w:t xml:space="preserve">hal-05041722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionomers: New materials based on the combination of IL and polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets: from Design to the End-of-Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baris Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914541v1</w:t>
+                <w:t xml:space="preserve">hal-04983714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a New Multifunctional Epoxy-amine Networks based on Ionic Liquid Monomers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lionomers: New materials based on the combination of IL and polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liutong Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACRO 2022 – the 49th World Polymer Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Winnipeg (CAN), Canada</w:t>
+              <w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914530v1</w:t>
+                <w:t xml:space="preserve">hal-04914541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets : from Design to the End-of-Life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Design of a New Multifunctional Epoxy-amine Networks based on Ionic Liquid Monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MACRO 2022 – the 49th World Polymer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Winnipeg (CAN), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914514v1</w:t>
+                <w:t xml:space="preserve">hal-04914530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Self-Healable Epoxy-Amine/Ionic Liquid Network from Poly(Urea-Formadelhyde) Microcapsules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Réseaux epoxy-liquides ioniques : relations structure/propriétés électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC MACRO 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">GFP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon ( en ligne ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914877v1</w:t>
+                <w:t xml:space="preserve">hal-04983739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of interfaces in PPS/Basalt composites for Enhanced Interfacial Shear Strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to a New Generation of Multifunctional Epoxy Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer and Mediterranean Fiber International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, BEJAIA, Algeria</w:t>
+              <w:t xml:space="preserve">IUPAC MACRO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022136v1</w:t>
+                <w:t xml:space="preserve">hal-04914925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Synthesis of a Photopolymerizable Cycloaliphatic Epoxidized IL: A Promising 3D Printing Monomer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquid-based Organic-Inorganic Nano-objets for Polymer Networks Nanostructuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssém Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC MACRO 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Jeju City, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914814v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquid-based Organic-Inorganic Nano-objets for Polymer Networks Nanostructuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Heterogeneously-nanostructured epoxy network for improved mechanical and multifunctional properties’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier P Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC MACRO 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">30ème Colloque National Déformation des Polymères Solides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mandelieu la Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914916v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneously-nanostructured epoxy network for improved mechanical and multifunctional properties’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring of interfaces in PPS/Basalt composites for Enhanced Interfacial Shear Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier P Morelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Baptiste Gaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque National Déformation des Polymères Solides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mandelieu la Napoule, France</w:t>
+              <w:t xml:space="preserve">Polymer and Mediterranean Fiber International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, BEJAIA, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041720v1</w:t>
+                <w:t xml:space="preserve">hal-05022136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Mechanical and Thermal Properties of Epoxy Composites filled with new ionic liquid core/silica shell microcapsules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Design and Synthesis of a Photopolymerizable Cycloaliphatic Epoxidized IL: A Promising 3D Printing Monomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque National Déformation des Polymères Solides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mandelieu la Napoule, France</w:t>
+              <w:t xml:space="preserve">IUPAC MACRO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Jeju City, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041715v1</w:t>
+                <w:t xml:space="preserve">hal-04914814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux epoxy-liquides ioniques : relations structure/propriétés électriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New Self-Healable Epoxy-Amine/Ionic Liquid Network from Poly(Urea-Formadelhyde) Microcapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon ( en ligne ), France</w:t>
+              <w:t xml:space="preserve">IUPAC MACRO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983739v1</w:t>
+                <w:t xml:space="preserve">hal-04914877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to a New Generation of Multifunctional Epoxy Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enhanced Mechanical and Thermal Properties of Epoxy Composites filled with new ionic liquid core/silica shell microcapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC MACRO 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">30ème Colloque National Déformation des Polymères Solides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mandelieu la Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914925v1</w:t>
+                <w:t xml:space="preserve">hal-05041715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of superhydropohbic surfaces of thermoplastics via solvent exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Espy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lhost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27520,103 +27520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water uptake assessment in polymer coating from dielectric measurements using local mixing rule coupled with Cole-Cole equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Corrosion Congress, Eurocorr 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online, France</w:t>
@@ -27645,103 +27645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Uptake Monitoring in Epoxy-amine Polymer by Combining Dielectric and Gravimetric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFD 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27760,2500 +27760,2500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to new Epoxy-Amine Networks with antibacterial Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to Epoxy-Amine Networks with Functional Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luanda Chaves Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Capeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Borba Cardoso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International Baekeland Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Baekeland, Spain</w:t>
+              <w:t xml:space="preserve">EPF 2019 Congress : European Polymer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332207v1</w:t>
+                <w:t xml:space="preserve">hal-02332156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM A NEW GENERATION OF IONIC LIQUID MONOMERS TOWARDS THERMOSETTING EPOXY POLYMERS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fiber/matrix interface: a key component in a self-reinforced polypropylene composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Terras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Colloqium of GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332189v1</w:t>
+                <w:t xml:space="preserve">hal-04914974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ionic Liquid Core/Silica Shell Nanocapsules : New Healing Reagent in Epoxy Composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquids: A new route to manage structuration in polymer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du Réseau ECOCHEM CHINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, LYON, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ionic Liquid-based Materials (ILMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041710v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Thermosets from ionic Liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to new Epoxy-Amine Networks with functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Chaves Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, LISBOA, Portugal</w:t>
+              <w:t xml:space="preserve">5. International Conference on Ionic Liquid-based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022128v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie diélectrique de réseaux époxy/liquide ionique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From Ionic Liquid Monomers to Antibacterial Surface Based on New Polymer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Chaves Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Capeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, LYON, France</w:t>
+              <w:t xml:space="preserve">47th IUPAC World Chemistry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041709v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Uptake in Anti-Corrosion Polymer Coating: Development of Capacitance Measurement Methods</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New Supported Ionic Liquid-Polyhedral Oligomeric Silsesquioxanes (SIL-POSS) for the Design of Nanostructured Epoxy-amine Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssém Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Séville (SP), Spain</w:t>
+              <w:t xml:space="preserve">10thECNP International Conference on Nanostructured Polymers and Nanocomposites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, San sebastien, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884844v1</w:t>
+                <w:t xml:space="preserve">hal-04915004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids : a new route to manage structuration in polymer materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From Ionic Liquid Monomers to Epoxy-amine Networks with Functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, PALERMO, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Ionic Liquid-Based Materials (ILMAT-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022119v1</w:t>
+                <w:t xml:space="preserve">hal-04914957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to new Epoxy-Amine Networks with functional properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to new Epoxy-Amine Networks with antibacterial Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Chaves Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Capeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Borba Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Ionic Liquid-based Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">VII International Baekeland Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Baekeland, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332235v1</w:t>
+                <w:t xml:space="preserve">hal-02332207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ionic Liquid Monomers to Antibacterial Surface Based on New Polymer Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FROM A NEW GENERATION OF IONIC LIQUID MONOMERS TOWARDS THERMOSETTING EPOXY POLYMERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luanda Chaves Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IUPAC World Chemistry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">48th International Colloqium of GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332286v1</w:t>
+                <w:t xml:space="preserve">hal-02332189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Supported Ionic Liquid-Polyhedral Oligomeric Silsesquioxanes (SIL-POSS) for the Design of Nanostructured Epoxy-amine Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Ionic Liquid Core/Silica Shell Nanocapsules : New Healing Reagent in Epoxy Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10thECNP International Conference on Nanostructured Polymers and Nanocomposites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, San sebastien, Spain</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du Réseau ECOCHEM CHINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915004v1</w:t>
+                <w:t xml:space="preserve">hal-05041710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ionic Liquid Monomers to Epoxy-amine Networks with Functional properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New Thermosets from ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ionic Liquid-Based Materials (ILMAT-5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Smart Materials and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, LISBOA, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914957v1</w:t>
+                <w:t xml:space="preserve">hal-05022128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of superhydrophobic surfaces of thermoplastics via solvent exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie diélectrique de réseaux époxy/liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Heraklion (CR), Greece</w:t>
+              <w:t xml:space="preserve">2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915000v1</w:t>
+                <w:t xml:space="preserve">hal-05041709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behavior and morphology of epoxy-amine matrix designed by polyhedral oligomeric silsesquioxane-supported imidazolium ionic liquid (IL- g-POSSPh)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Water Uptake in Anti-Corrosion Polymer Coating: Development of Capacitance Measurement Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ollivier-Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Uchimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement Français des Polymères (GFP) 2019 - 48e International Colloqium of the French Polymer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, MULHOUSE, France</w:t>
+              <w:t xml:space="preserve">The European Corrosion Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville (SP), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041708v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie diélectrique de réseaux epoxy-liquide ionique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ionic liquids : a new route to manage structuration in polymer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Megevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Chaves Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDM 2 : 2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, PALERMO, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983741v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New interfacial agent for enhanced interfacial shear strength in PPS/Carbon composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generation of superhydrophobic surfaces of thermoplastics via solvent exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Espy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">European Polymer Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion (CR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914991v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to Epoxy-Amine Networks with Functional Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie diélectrique de réseaux epoxy-liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mateus Borba Cardoso</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2019 Congress : European Polymer Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">SDM 2 : 2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332156v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber/matrix interface: a key component in a self-reinforced polypropylene composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New interfacial agent for enhanced interfacial shear strength in PPS/Carbon composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914974v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids: A new route to manage structuration in polymer materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fire behavior and morphology of epoxy-amine matrix designed by polyhedral oligomeric silsesquioxane-supported imidazolium ionic liquid (IL- g-POSSPh)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssém Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ionic Liquid-based Materials (ILMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Groupement Français des Polymères (GFP) 2019 - 48e International Colloqium of the French Polymer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, MULHOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914936v1</w:t>
+                <w:t xml:space="preserve">hal-05041708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Interfacial agents for enhanced interfacial shear strength in PPS/Basalt composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Syntheses of ionic monomers for the elaboration of a new generation of polymer electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Adhesion Conference and 4th Luso-Brazilian conference on Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GDR LIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915017v1</w:t>
+                <w:t xml:space="preserve">hal-02332456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of epoxy systems based on ionic liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New Interfacial agents for enhanced interfacial shear strength in PPS/Basalt composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gaumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENCP – 6th Young Polymer Scientists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">12th European Adhesion Conference and 4th Luso-Brazilian conference on Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983727v1</w:t>
+                <w:t xml:space="preserve">hal-04915017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of ionic monomers for the elaboration of a new generation of polymer electrolytes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrical properties of epoxy systems based on ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Thanh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GDR LIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">ENCP – 6th Young Polymer Scientists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332456v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospinning polymer membranes based on biobased and biodegradable polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luanda Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30278,90 +30278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Liquids: versatility and potential as interfacial agents for designingIonic Liquids: versatility and potential as interfacial agents for designing physicochemical interactions and tailoring morphology and properties of nanofilled polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagenano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, BILBAO, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30380,407 +30380,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design de nouveaux monomères ioniques et polyfonctionnels pour le développement de polyélectrolytes :Vers des substituts de la résine DGEBA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">A new method for the functionalization of ionic liquids : an approach toward poly(ionic liquid)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Recherche de la FGL « Chimie connectée »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th EPF EUROPEAN POLYMER CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332407v1</w:t>
+                <w:t xml:space="preserve">hal-02332320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for the functionalization of ionic liquids : an approach toward poly(ionic liquid)s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Design de nouveaux monomères ioniques et polyfonctionnels pour le développement de polyélectrolytes :Vers des substituts de la résine DGEBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th EPF EUROPEAN POLYMER CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque Recherche de la FGL « Chimie connectée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332320v1</w:t>
+                <w:t xml:space="preserve">hal-02332407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibilization of polypropylene/polyamide 6 blends using an ionic liquids/nanotalc combination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquids: new multifunctional agents for design pf polymer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPAC 2014 - 27th International Symposium on Polymer Analysis and Characterization</w:t>
+              <w:t xml:space="preserve">ISPAC 2014 27th International Symposium on Polymer Analysis and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003957v1</w:t>
+                <w:t xml:space="preserve">hal-00996959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured epoxy networks: Different routes for nanostructuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lortie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30812,273 +30812,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids: new multifunctional agents for design pf polymer materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compatibilization of polypropylene/polyamide 6 blends using an ionic liquids/nanotalc combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPAC 2014 27th International Symposium on Polymer Analysis and Characterization</w:t>
+              <w:t xml:space="preserve">ISPAC 2014 - 27th International Symposium on Polymer Analysis and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996959v1</w:t>
+                <w:t xml:space="preserve">hal-01003957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel route for the compatibilization of polymer blends using ionic liquids: role of the counteranion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polymer and ionic liquids : a succeeded wedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPOC 2013 - POLYMERS &amp; IONIC LIQUIDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, GARGNANO - LAKE GARDA, Italy</w:t>
+              <w:t xml:space="preserve">EUPOC (2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859459v1</w:t>
+                <w:t xml:space="preserve">hal-00870564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of nanotalc fillers as compatibilizers of PP/PA6 blends: thermal and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EUROFILLERS International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31097,191 +31110,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer and ionic liquids : a succeeded wedding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A novel route for the compatibilization of polymer blends using ionic liquids: role of the counteranion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPOC (2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Italy</w:t>
+              <w:t xml:space="preserve">EUPOC 2013 - POLYMERS &amp; IONIC LIQUIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, GARGNANO - LAKE GARDA, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870564v1</w:t>
+                <w:t xml:space="preserve">hal-00859459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new way for the compatibilization of polymer blends using ionic liquids as processing aids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e colloque du Groupe Français des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GFP and BPG, Nov 2013, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31306,77 +31306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Liquides Ioniques : de nouveaux surfactants pour les nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop sur Les Liquides Ioniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31571,51 +31571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Design to End of Life of Epoxy Thermosets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31666,90 +31666,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical Analysis of Physical and Chemical CO2 Absorption by Tri- and Tetra-epoxidized Imidazolium Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Wylie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocasta Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Congress on Ionic Liquids - COIL9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
@@ -31778,90 +31778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of new hardeners based on Ionic Liquids for epoxy prepolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNEES SCIENTIFIQUES DES GDR LIPS ET SYMBIOSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31886,103 +31886,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of New Ionic and Polyfunctional Monomers for the Development of Epoxy Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32007,103 +32007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREPARATION OF NEW IONIC AND POLYFUNCTIONAL MONOMERS AS POLYELECTROLYTE PRECURSORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th EPF EUROPEAN POLYMER CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32141,90 +32141,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(ε-caprolactone)s hétérotéléchéliques difluorophosphonylées pour le greffage sur des nanoparticules magnétiques d'oxyde de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagrario Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45 ème Colloque du Groupe Français des Polymères (GFP) en association avec 7ème Colloque Franco-Québecois sur les Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
@@ -32279,295 +32279,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion and Ionic Liquids: A Promising Combination To Develop High Performance Polymer Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Melt Stability of Starch-Filled LDPE during Multi-Pass Extrusion Determined by Melt-Flow and Non-Isothermal Thermogravimetric Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Cran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Bigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Venditti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass Extrusion and Reaction Technologies: Principles to Practices and Future Potential</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1304, American Chemical Society, pp.189-208, 2018, ACS Symposium Series, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bk-2018-1304.ch010⟩</w:t>
+              <w:t xml:space="preserve">, 1304, American Chemical Society, pp.115-136, 2018, ACS Symposium Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bk-2018-1304.ch006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914134v1</w:t>
+                <w:t xml:space="preserve">hal-04914139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt Stability of Starch-Filled LDPE during Multi-Pass Extrusion Determined by Melt-Flow and Non-Isothermal Thermogravimetric Investigations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extrusion and Ionic Liquids: A Promising Combination To Develop High Performance Polymer Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass Extrusion and Reaction Technologies: Principles to Practices and Future Potential</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1304, American Chemical Society, pp.115-136, 2018, ACS Symposium Series, </w:t>
+              <w:t xml:space="preserve">, 1304, American Chemical Society, pp.189-208, 2018, ACS Symposium Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bk-2018-1304.ch006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bk-2018-1304.ch010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914139v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Laberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32646,103 +32646,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid-curing, low-temperature composition for the production of pressurised tanks made of a composite material for the on-board storage of hydrogen gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Villalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2023217934A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -32777,90 +32777,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUICK COOKING AND LOW TEMPERATURE COMPOSITION FOR THE MANUFACTURE OF PRESSURE TANKS IN COMPOSITE MATERIAL FOR THE ON-BOARD STORAGE OF GASEOUS HYDROGEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Villalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3135459A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -32882,90 +32882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé, à base de solvants « verts », en vue de la production de films ou fibres de polyéthylène ou de polypropylène présentant des propriétés de superhydrophobie en surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Espy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : N°EP21315240.8. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32983,103 +32983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau pour l'isolation électrique et procédé de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2020/141280 A1. Extension US Patent App. 17/296,598,. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33097,90 +33097,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradable and biosourced polymeric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO EP FR FR3060014B1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33198,77 +33198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At least partially biosourced epoxide material, and method for the preparation therof’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017FR51446 20170608. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33318,103 +33318,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid-curing, low-temperature composition for the production of pressurised tanks made of a composite material for the on-board storage of hydrogen gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Villalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -33468,51 +33468,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Liquids in Polymers: A Fortaste of Future Materials ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polymers. Insa Lyon, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33699,51 +33699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liutong Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.56825" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Livi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c06934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Delage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c05064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Coativy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djasma Djoumoi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129169" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Okada&#8208;junior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202510610" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laureys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roggero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127894" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Castro Cabrera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaumond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Cieslak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Livi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benhamou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Rebei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ctirad &#268;ervinka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Mahun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ecorchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Honz&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA00852E" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04399268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130376" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Shi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113233" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Castro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Elena Sperling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Garrido dos Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Merlini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00980" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M.O. Barra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c06452" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houss&#233;m Chabane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Bensalem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Saadiya Ababsa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c05194" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c06816" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c06753" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.112928" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Henriques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma Soares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02965" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Espy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Marco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishna Jagarlamudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Amicis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Marcucci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243719" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Lepri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Raines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Dewey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Galvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283414v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Alberti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varsani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heyner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orsini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244662" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Omari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13091476" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154084v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116610" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00551" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54709" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vargas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny de Nardi Martins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54289" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Wylie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c06554" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15020370" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Okada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110899" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144271v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Demir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03326" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delamarche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mattlet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.975438" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144251v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2022.101581" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610592v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ollivier-Lamarque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12040651" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144043v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c06630" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14173692" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955581v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yuse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diguet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Perrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seveyrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aca12e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142844v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1409" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699631v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202200198" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142732v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit-Ying Chan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14235106" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144162v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c04499" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Soares" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Cabral" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertuzzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bartoli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8090553" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030550" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483510v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jouyandeh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Akbari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Reza Paran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Lins" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081990" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jarsal&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouden" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05126h" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329578v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Owen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kataria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bercic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horbury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140959" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480875v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louarn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prech" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Owen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141095" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279989v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091512" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480876v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kieokaew" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fargette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141149" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151283v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Halawani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardok. Donato" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Benes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Kobera" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123507" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672342v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Foster" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140944" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Mendes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheli Sielski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Rocco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00402" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124182" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panasenco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Telloni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrone" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140938" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191501v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123721" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279986v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefort" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachellerie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123645" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Radchenko" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Searles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c03832" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561425v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00704h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Owen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Janabi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937259" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971027v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105846" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913473v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10050881" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996255v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-Pacheco" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936894" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994619v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Seidi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Esmaeili" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Karami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125826" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913500v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna dos Santos Rosa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mariz de Oliveira Barra" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2018-0541" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293462v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladavi&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.03.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913497v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Fedosse Zornio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101376" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913488v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Soares da Silva" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Silva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00191" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331822v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06271" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913477v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Souza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Martins" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lopes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mattos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR05383B" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913484v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Alves" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabete Santos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.05.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LQWFQXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151319v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9081181" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913493v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Bene&#353;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kredatusov&#225;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Peter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bujok" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040618" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Capeletti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.04.008" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561419v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Perchacz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Mat&#283;jka" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Konefa&#322;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Seixas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04810" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913481v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Lopes Pereira" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Farias da Silva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.01.003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WTSN3QZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913516v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ramoa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Barra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4249" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010357v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bugatti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Gorrasi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M974" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010823v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Chaves Lins" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.022" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-362WH4ZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913519v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.10.101" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS1WVQ6M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010487v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Lecl&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Guillermo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060435" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408163v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kollmann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krupp" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotova" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Regoli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1962" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018780v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketly Pontes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma G Soares" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010882v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.050" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730671v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Jesus" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.10.003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T34QWKP2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633521v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C. Ferreira" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.016" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSRB13V0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844352v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudoux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC02372C" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656295v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kredatusova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100297" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649979v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma G. Soares" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M. O. Barra" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b02292" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637585v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Soares" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.12.073" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWP70FLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659645v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pereira da Silva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana M. Farias da Silva" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.07.088" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG9V3DW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637582v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.12.021" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSR6XKFT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913514v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Calheiros" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Indrusiak" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45564" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633535v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02479" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656333v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.33778" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573464v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.10.009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399325v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paula Carvalho" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma Guenther Soares" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.08.030" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504426v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognen Pop-Georgievski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.08.014" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CHDH929-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396513v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra08824d" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398505v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hien Ho" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Pascual" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28147" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ0H2S3G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398470v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Obadia" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600018" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18T3NJG0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396548v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00953" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396542v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Sar" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00969" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416183v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Megevand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra18492h" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398502v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan F. Calheiros" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme M.O. Barra" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.05.028" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399321v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalba Andreina Hidalgo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b00820" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485590v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Riany" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Silva" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.016" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MRS50QF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149430v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marechal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra11919c" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222278v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Capsal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.06.071" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KCLJ3CX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262124v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Alves Marins" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.10.003" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151625v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalimar Caplan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gatti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-8854-y" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149593v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pereira" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201400293" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GDZT679-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221483v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00931" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221590v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. A. S. Ramoa" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.O Barra" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlini" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2015.85" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174204v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crepin-Leblond" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Greenhill-Hooper" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra00816f" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265773v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nhan Pham" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201400425" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGLBB5F8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221473v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra10241c" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266603v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Schreiner" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.11.026" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149573v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Prandato" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Melas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Auclair" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23641" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0855306CCB0AECDC8AFE8B3BBE2CE7DE08C7AAF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177057v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201300228" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q432NLPR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087526v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dumas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40453" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088507v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane F. Silva" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.06.017" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SK64LK3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949774v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.12.013" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TNCMCG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010882v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.06.080" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT6R351G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019070v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Sar" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA02143F" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094040v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27420" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DG3FPSB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087651v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc00969j" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949789v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nh&#224;n Pham" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.089" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VG8K4GR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019123v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA03643C" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870554v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39834" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TJJBWB1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820409v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Roux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin-Leblond" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.04.019" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXTXVBZ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868231v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marins" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra G. Hurtado" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.05.013" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3RN7GM1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867868v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Hayrapetyan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Estevez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.01.006" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D405XZ4H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867854v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah B. Netto" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.02.021" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWL4D3DR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657893v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guenther Soares" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.11.043" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ4PCSW9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693985v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.11.078" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR7RS03C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649120v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.03.011" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ8ZRGZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649303v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.09.049" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBZDC9BL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649293v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc04273k" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649273v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.01.052" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNFW8QZF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649298v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Pham Thi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.10.058" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG6HDMZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648101v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenther Bluma Soares" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201000388" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QN1QV6J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600165v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.036" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DMVBGQM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161628v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Balsiger" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bochsler" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eberhardt" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-006-8335-3" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330085v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Y. Lui" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#232;me" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013118v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Krimigis" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Mitchell" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Hamilton" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156517v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milillo" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique C. Delcourt" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kallio" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-005-3593-z" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MD0G88V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013136v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lundin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Winningham" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabash" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frahm" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brain" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316925v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilken" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Daly" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mall" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aarsnes" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Baker" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03007465v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubinin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sauer" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delva" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JA900400" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02262501v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosenbauer" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Fuselier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghielmetti" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Greenberg" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goesmann" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00054-X" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWFPWWTP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02263261v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arijs" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(97)00945-9" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69N9QBQL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914269v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418717v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041081v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022158v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976542v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914237v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932937v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Yuse" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Diguet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perrin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933365v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041705v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Simonnet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022161v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Teissoniere" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914255v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Simonnet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469990v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demaret" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772182v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469954v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fournel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914227v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914207v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914182v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914167v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041707v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914326v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914336v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pascault" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914311v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041701v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041677v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041698v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022152v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914349v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914296v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933313v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Blain" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914467v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772172v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041683v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772152v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772009v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442311v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Imp Okada-Junior" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Simoes Santos" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914384v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041680v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719768v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041687v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041692v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914759v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769829v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Milillo" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delcourt" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heyner" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041689v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914559v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefort" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914747v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983709v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jacquier" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041724v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914502v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022142v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyong Zang" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914483v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914806v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983706v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041722v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983714v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914541v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914530v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914514v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914877v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022136v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaumont" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914814v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914916v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041720v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041715v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983739v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914925v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041716v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612327v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612341v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332207v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Borba Cardoso" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332189v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041710v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022128v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041709v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884844v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022119v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332235v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332286v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915004v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914957v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915000v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041708v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983741v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914991v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332156v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914974v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Terras" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914936v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915017v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983727v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Vu" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332456v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915014v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915008v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332407v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332320v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003957v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997585v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lortie" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996959v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859459v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856249v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870564v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909598v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657255v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809397v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald G. Mitchell" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios M. Krimigis" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry H. Mauk" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Roelof" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris P. Paranicas" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781130v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marestin" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villard" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873561v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332374v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332394v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332338v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829930v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ho" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914134v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch010" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914139v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Cran" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bigger" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Venditti" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pawlak" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch006" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442732v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1213.ch005" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030079v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jegou" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044746v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030077v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030081v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030083v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030080v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030076v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05044745v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benhamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Delage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c05064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Coativy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djasma Djoumoi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liutong Hou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.56825" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Livi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c06934" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Castro Cabrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaumond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Cieslak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Livi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108894" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laureys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roggero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pung" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Okada&#8208;junior" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202510610" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Merlini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c06753" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Henriques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma Soares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02965" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.112928" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Rebei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ctirad &#268;ervinka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Mahun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ecorchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Honz&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA00852E" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04399268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130376" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Shi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113233" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Elena Sperling" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Garrido dos Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00980" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M.O. Barra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c06452" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Bensalem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houss&#233;m Chabane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Saadiya Ababsa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c06816" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c05194" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00551" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54709" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vargas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny de Nardi Martins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54289" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Omari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13091476" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116610" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Espy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00560" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Marco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishna Jagarlamudi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Amicis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Marcucci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243719" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Lepri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Raines" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Dewey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Galvin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346304" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Alberti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varsani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heyner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orsini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244662" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Wylie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c06554" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Okada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110899" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913070v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15020370" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143421v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030550" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14173692" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ollivier-Lamarque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Uchimoto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12040651" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c06630" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Demir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03326" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delamarche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mattlet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.975438" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2022.101581" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M1409" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699631v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chardin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202200198" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yuse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seveyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aca12e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c04499" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit-Ying Chan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14235106" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Soares" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Cabral" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertuzzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bartoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8090553" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachellerie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123645" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151283v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Halawani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardok. Donato" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Benes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brus" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Kobera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123507" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480876v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kieokaew" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fargette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louarn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141149" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483510v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jouyandeh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Akbari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Reza Paran" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Lins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11081990" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561441v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jarsal&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05126h" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329578v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Owen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kataria" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bercic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horbury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140959" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480875v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prech" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Owen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141095" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091512" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672342v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Foster" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140944" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913433v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Mendes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheli Sielski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Rocco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00402" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913429v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124182" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panasenco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Telloni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrone" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140938" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191501v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123721" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994619v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Seidi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Esmaeili" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Karami" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125826" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Radchenko" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Searles" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c03832" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561425v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00704h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049102v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Owen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Al Janabi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937259" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.105846" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913473v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10050881" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278496v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996255v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-Pacheco" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936894" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331822v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06271" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913477v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Souza" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Martins" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lopes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mattos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR05383B" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913497v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Fedosse Zornio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101376" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913488v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Soares da Silva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Silva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00191" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913500v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna dos Santos Rosa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mariz de Oliveira Barra" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2018-0541" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293462v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladavi&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.03.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913484v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Alves" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabete Santos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.05.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LQWFQXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151319v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9081181" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913493v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Bene&#353;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kredatusov&#225;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Peter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bujok" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040618" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561419v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Perchacz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Mat&#283;jka" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Konefa&#322;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Seixas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04810" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331812v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Capeletti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.04.008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913481v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Lopes Pereira" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Farias da Silva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.01.003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WTSN3QZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010882v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.050" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010487v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Lecl&#232;re" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Guillermo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060435" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M974" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913519v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Chaves Lins" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bugatti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Gorrasi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.10.101" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS1WVQ6M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010823v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.022" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-362WH4ZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913516v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ramoa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Barra" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4249" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010357v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408163v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussos" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kollmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krupp" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotova" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Regoli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1962" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketly Pontes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma G Soares" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633535v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma G. Soares" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02479" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656333v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.33778" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633521v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C. Ferreira" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.016" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSRB13V0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730671v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Jesus" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.10.003" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T34QWKP2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649979v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M. O. Barra" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b02292" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844352v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudoux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC02372C" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656295v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kredatusova" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100297" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637585v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Soares" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.12.073" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWP70FLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659645v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pereira da Silva" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana M. Farias da Silva" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.07.088" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FG9V3DW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913514v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Calheiros" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Indrusiak" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45564" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637582v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.12.021" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSR6XKFT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485590v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Riany" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Silva" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme M.O. Barra" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.016" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MRS50QF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396542v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Sar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00969" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398470v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Obadia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600018" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18T3NJG0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396548v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma Guenther Soares" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00953" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399325v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paula Carvalho" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.08.030" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573464v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.10.009" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396513v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra08824d" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398505v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hien Ho" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Pascual" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fontaine" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28147" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ0H2S3G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504426v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognen Pop-Georgievski" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.08.014" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CHDH929-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416183v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Megevand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra18492h" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398502v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan F. Calheiros" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.05.028" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399321v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalba Andreina Hidalgo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b00820" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149573v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Prandato" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Melas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Auclair" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23641" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0855306CCB0AECDC8AFE8B3BBE2CE7DE08C7AAF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221483v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00931" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221590v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. A. S. Ramoa" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.O Barra" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlini" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2015.85" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151625v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalimar Caplan" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gatti" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-8854-y" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149593v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pereira" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201400293" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GDZT679-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222278v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Capsal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.06.071" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KCLJ3CX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149430v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marechal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra11919c" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262124v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Alves Marins" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.10.003" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174204v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crepin-Leblond" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Greenhill-Hooper" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra00816f" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265773v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nhan Pham" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201400425" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGLBB5F8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221473v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra10241c" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266603v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Schreiner" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.11.026" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949789v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nh&#224;n Pham" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.089" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VG8K4GR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019123v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA03643C" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019070v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Sar" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA02143F" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094040v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27420" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DG3FPSB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087651v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc00969j" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010882v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.06.080" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT6R351G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177057v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201300228" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q432NLPR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087526v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dumas" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40453" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088507v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane F. Silva" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.06.017" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SK64LK3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949774v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.12.013" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TNCMCG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868231v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marins" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra G. Hurtado" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.05.013" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3RN7GM1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820409v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Roux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin-Leblond" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.04.019" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXTXVBZ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870554v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39834" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TJJBWB1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867868v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Hayrapetyan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Estevez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.01.006" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D405XZ4H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867854v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah B. Netto" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.02.021" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWL4D3DR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657893v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guenther Soares" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.11.043" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ4PCSW9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693985v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.11.078" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR7RS03C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648101v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenther Bluma Soares" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201000388" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QN1QV6J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649120v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.03.011" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ8ZRGZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649303v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.09.049" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBZDC9BL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649293v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc04273k" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649273v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.01.052" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNFW8QZF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649298v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Pham Thi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.10.058" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG6HDMZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600165v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.036" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DMVBGQM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161628v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Balsiger" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bochsler" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eberhardt" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-006-8335-3" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330085v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Y. Lui" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#232;me" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013136v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lundin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Winningham" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabash" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frahm" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brain" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156517v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milillo" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique C. Delcourt" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kallio" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-005-3593-z" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MD0G88V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013118v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Krimigis" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Mitchell" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Hamilton" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316925v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilken" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Daly" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mall" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aarsnes" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Baker" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03007465v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubinin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sauer" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delva" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JA900400" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02262501v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rosenbauer" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Fuselier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghielmetti" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Greenberg" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goesmann" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(99)00054-X" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWFPWWTP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02263261v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arijs" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(97)00945-9" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69N9QBQL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418717v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041081v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914269v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041707v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932937v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Yuse" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Diguet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perrin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933365v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041705v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Simonnet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022158v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976542v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914237v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914255v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Simonnet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022161v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Teissoniere" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469990v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demaret" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772182v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469954v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fournel" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914227v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914207v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914182v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914167v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719768v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Imp Okada-Junior" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041680v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914296v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914349v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914326v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914336v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pascault" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914311v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041701v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041677v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041698v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022152v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933313v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Blain" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914467v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041683v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772172v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772152v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772009v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442311v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Simoes Santos" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914384v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914514v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914559v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefort" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914747v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983709v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jacquier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041689v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041687v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041692v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914759v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769829v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Milillo" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delcourt" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heyner" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041724v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983706v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914502v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914483v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914806v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022142v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyong Zang" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041722v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983714v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914541v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914530v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983739v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914925v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914916v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041720v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022136v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaumont" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914814v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914877v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041715v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041716v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612327v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612341v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332156v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Borba Cardoso" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914974v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Terras" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914936v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332235v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332286v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915004v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914957v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332207v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332189v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041710v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022128v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041709v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884844v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022119v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915000v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983741v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914991v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041708v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332456v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915017v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983727v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Vu" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915014v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915008v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332320v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332407v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996959v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997585v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lortie" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003957v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870564v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856249v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859459v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909598v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657255v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809397v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald G. Mitchell" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios M. Krimigis" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry H. Mauk" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Roelof" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris P. Paranicas" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781130v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marestin" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villard" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873561v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332374v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332394v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332338v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829930v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ho" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914139v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Cran" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bigger" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Venditti" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pawlak" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch006" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914134v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch010" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442732v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1213.ch005" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030079v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jegou" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044746v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030077v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030081v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030083v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030080v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030076v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05044745v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>