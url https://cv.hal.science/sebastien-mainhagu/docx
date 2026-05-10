--- v0 (2026-03-19)
+++ v1 (2026-05-10)
@@ -147,2113 +147,2246 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Bloemertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Granchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Épure, Éditions et presses universitaires de Reims, pp.316, 2025, RESSOR (ISSN 2740-0441), 978-2-37496-243-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques d’interaction entre scripts de carrière et identité de carrière dans la construction des parcours professionnelle chez les experts-comptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Arnaud Koumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Arnaud Koumi</w:t>
+                <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de la Théorie de la Régulation Sociale à l’analyse des découplages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIème conférence de l’AIMS (Association Internationale de Management Stratégique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BETA (Faculté des Sciences Économiques et de Gestion) et Humanis (EM Strasbourg Business School) de l’Université de Strasbourg, Jun 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification in translation of human resource management fashions in the French public sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transitions professionnelles dans un contexte de rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Spitzenstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux Fessenheim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Resource Management rules and practices in the health sector : Why do disconnected forms of social regulation persist ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2021 Online Conference - Reshaping capitalism for a sustainable world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec, Jun 2021, Montréal (Online), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques sur le marché du travail dans un contexte de rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Spitzenstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Terraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux Fessenheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de traduction dans une méta-organisation hétérogène : le cas d'un système alimentaire territorial français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Villet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Defiebre-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes et les pratiques de gestion des ressources Humaine à l’hôpital ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e édition du Congrès ARAMOS (Association de Recherche Appliquée au Management des Organisations de Santé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire I3 - Centre de Recherche en gestion de l’Ecole polytechnique, Oct 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excluding identities through ethical regulation: A Levinasian analysis of managerial practices to combat ill-treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Defiebre-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème colloque EGOS (European Group for Organizational Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La GRH symbole de modernité. L’appropriation des idées managériales à la mode par les collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès de l’AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Bordeaux et Kedge Business School, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entanglement between self-doubt and self-certainty in identity dynamics: From the mundane to the surprising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Defiebre-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème colloque EGOS (European Group for Organizational Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2018, Talinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes managériales et les dispositions d’agent dans le secteur sanitaire : une approche dialectique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème conférence de l'AIMS (Association Internationale de Management Stratégique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier et Montpellier Business School, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques de carrière et l’identification au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès de l’AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERGAM (Centre d'Etudes et de Recherche en Gestion d'Aix-Marseille), LEST (Laboratoire d’Economie et de Sociologie du Travail) CRET-LOG (Centre de Recherche sur le Transport et la Logistique), Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobility in appearance only: Ricoeur and identity dynamics in workplace experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Defiebre-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'European Academy of Management (EURAM) : Manageable cooperation?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est Créteil Val de Marne, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les causes d’une adhésion mitigée des agents publics à la logique de gestion de la formation «outil de management»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26ème congrès de l'Association francophone de Gestion des Ressources Humaines (AGRH) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valéry et Université de Montpellier, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agents publics et la logique managériale de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès AGRH à Montpellier "De nouveaux modèles de GRH" (2015-11-04 au 2015-11-06: Montpellier, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souhait de stabilité dans l’emploi en France : le rôle de l’identification à l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès de l’AGRH "Modèles de la GRH francophone dans le contexte global : Visions et Perspectives pour le 21ème siècle" (2014-11-06 au 2014-11-07: Chester, Royaume-Uni)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution pour une connaissance praticable du travail émotionnel des télé-conseillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e congrès AGRH « La GRH : Pour une connaissance praticable »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène de découplage dans les cliniques françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème conférence annuelle de l'AIMS (2013-06-10 au 2013-06-12: Clermont-Ferrand, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une connaissance « praticable » du travail émotionnel des téléconseillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès AGRH - La GRH : pour une connaissance praticable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; Université Panthéon-Assas, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les managers ont-il le pouvoir de changer la GRH dans les établissements d’hospitalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etats Généraux du Management, FNEGE (2012-10-11 au 2012-10-12: Strasbourg, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le découplage des normes de GRH dans les cliniques françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARAMOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mésentente sur les règles de GRH dans trois cliniques françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e congrès national de l'AGRH. Les Interfaces de la GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adoption du modèle de GRH « individualisant » dans les établissements d'hospitalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès national de l’AGRH, "Vers un management des ressources humaines durables et bienveillant?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management participatif ou management directif? Les conduites de changement de GRH dans les cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRH transformée par les professionnels de santé ou coquille vide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude sur le Management des Ressources Humaines dans les entreprises du social et de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, IAE de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de GRH comme règles négociées : le cas d'un groupe d'hospitalisation privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée de recherche Management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2263,401 +2396,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de traducteurs de l’enjeu social dans les stratégies alimentaires territoriales. Le cas de PAT de la région Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Villet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organiser la démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Épure, Éditions et presses universitaires de Reims, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la gestion flexible des effectifs sur les conditions de travail à l’hôpital – Le cas Dieusauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des ressources humaines : analyser et comprendre pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.161-177, 2024, Études de cas (ISSN 3073-1658), 978-2-340-09064-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mutation contrariée vers une logique institutionnelle libérale d’autogestion de la formation et de la carrière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meyer-Durat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations sociétales et organisations : Des repères théoriques et pratiques pour préparer les organisations au monde qui advient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Questions de société (ISSN 1777-439X), Éditions EMS, pp.335-350, 2023, 978-2-37687-776-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208162v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-05329562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2675,51 +2675,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les découplages comme des régulations disjointes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2753,51 +2753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’identification dans la circulation des idées de GRH à la mode: Le cas des collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (47), pp.97-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2822,51 +2822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attitudes de résilience de carrière dans le contexte de crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (48), pp.65-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2891,51 +2891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le découplage de la GRH comme regulation du secteur sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (5-6), pp.369-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2960,51 +2960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attitudes à l’égard de la carrière : une typologie explicative des dispositions évaluatives des salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111 (1), pp.3-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3038,77 +3038,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stabilité professionnelle malgré les normes de mobilité. L’identification au travail source de dépendance et de libre choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Defiebre-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (3), pp.994-1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3142,51 +3142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification au contenu du travail comme déterminant du souhait de rester dans un emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Castéran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3233,51 +3233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler ensemble sans être d’accord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (3), pp.62-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3302,51 +3302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les professionnels contraignent les dirigeants au découplage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (121), pp.12--20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3371,51 +3371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAND DES PROFESSIONNELS CONTRAIGNENT LEURS DIRIGEANTS À ADOPTER UNE STRATÉGIE DE DÉCOUPLAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des Mines - Gérer &amp; comprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 121, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3440,64 +3440,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les antécédents de l’expression d’émotions dans un centre d’appels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (1), pp.87-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3531,51 +3531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tentation du contrôle managérial dans les cliniques françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (2), pp.39-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3609,51 +3609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir paradoxal des soignants sur la GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (4), pp.33-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3687,51 +3687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les soignants face à la flexibilité des effectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, vol. 28 (n° 3-4), p. 114-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3782,275 +3782,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le positionnement des experts en GRH dans les cliniques : une étude exploratoire à partir des discours de deux DRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mainhagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00528907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cliniques françaises à l'heure des changements organisationnels : à quoi sert la GRH ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mainhagu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 24 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00516326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le positionnement des experts en GRH dans les cliniques : une étude exploratoire à partir du discours de deux DRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.27 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cliniques françaises à l'heure des changements organisationnels : à quoi sert la GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00528906v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00516326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4126,51 +4126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9568A46C"/>
+    <w:nsid w:val="EC80238A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4357,51 +4357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-mainhagu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1401-3104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150673620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05328388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Arnaud Koumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mainhagu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vignal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04153343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mainhagu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Terraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Spitzenstetter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03460757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03199584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Defiebre-Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02446703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01868878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01868918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01868910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01486170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04919288v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainhagu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551790v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05329577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05045779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05329562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bloemertz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05082754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115808ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04040941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02143869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.111.0003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01868887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.213.0994" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Cast&#233;ran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037664ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05082756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024208ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.312.0039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.123.0033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-mainhagu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1401-3104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150673620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05329562v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mainhagu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bloemertz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05328388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Arnaud Koumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vignal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04153343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mainhagu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Terraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Spitzenstetter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03460757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03199584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Defiebre-Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02446703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01868878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01868918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01868910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01486170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04919288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainhagu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05329577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05045779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer-Durat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05082754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115808ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04040941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02143869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.111.0003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01868887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.213.0994" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Cast&#233;ran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037664ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05082756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024208ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.312.0039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.123.0033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>