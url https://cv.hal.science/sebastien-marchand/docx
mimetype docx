--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2056,256 +2056,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00700474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical and Comparative Institutional Analysis: Evidences from Deforestation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Pervasive Corruption Matter For Firm's Demand for Good Governance in Developing Countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552243v1</w:t>
+                <w:t xml:space="preserve">halshs-00588191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Pervasive Corruption Matter For Firm's Demand for Good Governance in Developing Countries?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Legal origin, colonial origin and deforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaoussou Diarra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-00588191v1</w:t>
+                <w:t xml:space="preserve">halshs-00607812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legal origin, colonial origin and deforestation</w:t>
+                <w:t xml:space="preserve">Historical and Comparative Institutional Analysis: Evidences from Deforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00607812v1</w:t>
+                <w:t xml:space="preserve">halshs-00552243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Compliance, Corruption and Governance: Theory and Evidence on Forest Stock in Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoussou Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3888,51 +3888,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F4935DF"/>
+    <w:nsid w:val="E3BA7EF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4119,51 +4119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-marchand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8265-5008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181440784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Manka&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2024.102181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Muon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenda Lai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Zerbo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanxiu Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1443206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Garrett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby A. Gardner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Fonseca Morello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Barlow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09364-220327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03187964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X1500025X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2014.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DWQF787-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo F&#233;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02866757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Gardner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ferreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Parry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03448375v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cubizol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Nasho Ah-Pine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02871257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Barro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoro Diallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763675v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Diarra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01078849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF10372" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanrithy Lao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithea Sath" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimchhin Sok" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaucoral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-marchand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8265-5008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181440784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Manka&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2024.102181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Muon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenda Lai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Zerbo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanxiu Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1443206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Garrett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby A. Gardner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Fonseca Morello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Barlow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09364-220327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03187964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X1500025X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2014.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DWQF787-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo F&#233;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02866757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Gardner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ferreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Parry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03448375v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cubizol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Nasho Ah-Pine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02871257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Barro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoro Diallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763675v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Diarra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01078849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF10372" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanrithy Lao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithea Sath" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimchhin Sok" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaucoral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>