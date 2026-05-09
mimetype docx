--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -2056,256 +2056,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00700474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Pervasive Corruption Matter For Firm's Demand for Good Governance in Developing Countries?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical and Comparative Institutional Analysis: Evidences from Deforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588191v1</w:t>
+                <w:t xml:space="preserve">halshs-00552243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legal origin, colonial origin and deforestation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Pervasive Corruption Matter For Firm's Demand for Good Governance in Developing Countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00607812v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical and Comparative Institutional Analysis: Evidences from Deforestation</w:t>
+                <w:t xml:space="preserve">Legal origin, colonial origin and deforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552243v1</w:t>
+                <w:t xml:space="preserve">halshs-00607812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Compliance, Corruption and Governance: Theory and Evidence on Forest Stock in Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoussou Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3888,51 +3888,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3BA7EF9"/>
+    <w:nsid w:val="43D433A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4119,51 +4119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-marchand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8265-5008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181440784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Manka&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2024.102181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Muon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenda Lai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Zerbo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanxiu Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1443206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Garrett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby A. Gardner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Fonseca Morello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Barlow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09364-220327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03187964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X1500025X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2014.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DWQF787-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo F&#233;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02866757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Gardner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ferreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Parry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03448375v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cubizol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Nasho Ah-Pine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02871257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Barro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoro Diallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763675v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Diarra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01078849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF10372" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanrithy Lao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithea Sath" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimchhin Sok" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaucoral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-marchand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8265-5008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181440784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Manka&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2024.102181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Muon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenda Lai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Zerbo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanxiu Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1443206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Garrett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby A. Gardner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Fonseca Morello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Barlow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09364-220327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03187964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X1500025X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2014.09.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DWQF787-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo F&#233;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02866757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Gardner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ferreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Parry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03448375v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cubizol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Nasho Ah-Pine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02871257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Barro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoro Diallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763675v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Diarra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01078849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF10372" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanrithy Lao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithea Sath" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimchhin Sok" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaucoral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>