--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -493,645 +493,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the spatial origin of complex organic molecules in young protostars with the CALYPSO survey</w:t>
+                <w:t xml:space="preserve">Angular momentum profiles of Class 0 protostellar envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belloche</w:t>
+                <w:t xml:space="preserve">Mathilde Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Maury</w:t>
+                <w:t xml:space="preserve">Anaëlle Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maret</w:t>
+                <w:t xml:space="preserve">Arnaud Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Anderl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bacmann</w:t>
+                <w:t xml:space="preserve">Philippe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, pp.A198. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937352⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 637, pp.A92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02534276v1</w:t>
+                <w:t xml:space="preserve">cea-02644105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing episodic accretion with chemistry: CALYPSO observations of the very-low-luminosity Class 0 protostar IRAM 04191+1522</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Searching for kinematic evidence of Keplerian disks around Class 0 protostars with CALYPSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cabrit</w:t>
+                <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 643, pp.A123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936926⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003699v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for kinematic evidence of Keplerian disks around Class 0 protostars with CALYPSO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Probing episodic accretion with chemistry: CALYPSO observations of the very-low-luminosity Class 0 protostar IRAM 04191+1522</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anderl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936798⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 643, pp.A123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445681v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular momentum profiles of Class 0 protostellar envelopes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Maret</w:t>
+                <w:t xml:space="preserve">Questioning the spatial origin of complex organic molecules in young protostars with the CALYPSO survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anderl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe André</w:t>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 637, pp.A92. </w:t>
+              <w:t xml:space="preserve">, 2020, 635, pp.A198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02644105v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02534276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing young protostellar disks with the CALYPSO IRAM-PdBI survey: large Class 0 disks are rare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 621 (621), pp.A76. </w:t>
@@ -1182,64 +1182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALYPSO view of SVS 13A with PdBI: Multiple jet sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1597,64 +1597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Santangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Codella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1699,429 +1699,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01383766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results from the CALYPSO IRAM-PdBI survey. I. Kinematics of the inner envelope of NGC1333-IRAS2A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">First results from the CALYPSO IRAM-PdBI survey : III. Monopol ar jets driven by a proto-binary system in NGC 1333-IRAS2A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 563, pp.id.L1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323028⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 563, pp.L3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951186v1</w:t>
+                <w:t xml:space="preserve">cea-01234367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results from the CALYPSO IRAM-PdBI survey : III. Monopol ar jets driven by a proto-binary system in NGC 1333-IRAS2A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Belloche</w:t>
+                <w:t xml:space="preserve">Interstellar chemistry of nitrogen hydrides in dark clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pineau Des Forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 563, pp.L3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323024⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 562, pp.A83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01234367v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstellar chemistry of nitrogen hydrides in dark clouds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Pineau Des Forêts</w:t>
+                <w:t xml:space="preserve">First results from the CALYPSO IRAM-PdBI survey. I. Kinematics of the inner envelope of NGC1333-IRAS2A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rist</w:t>
+                <w:t xml:space="preserve">Frédéric Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 562, pp.A83. </w:t>
+              <w:t xml:space="preserve">, 2014, 563, pp.id.L1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617089v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Constraints on the Sulfur Reservoir in the Dense Interstellar Medium Provided by Spitzer Observations of S I in Shocked Gas</w:t>
               </w:r>
@@ -2492,51 +2492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weeds: a CLASS extension for the analysis of millimeter and sub-millimeter spectral surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,4994 +2616,4994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel/HIFI measurements of the ortho/para ratio in water towards Sagittarius B2(M) and W31C</w:t>
+                <w:t xml:space="preserve">Dust, Ice, and Gas In Time (DIGIT) Herschel program first results. A full PACS-SED scan of the gas line emission in protostar DK Chamaeleontis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. C. Lis</w:t>
+                <w:t xml:space="preserve">T. A. van Kempen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. G. Phillips</w:t>
+                <w:t xml:space="preserve">J. D. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. F. Goldsmith</w:t>
+                <w:t xml:space="preserve">N. J. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Neufeld</w:t>
+                <w:t xml:space="preserve">E. F. van Dishoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Herbst</w:t>
+                <w:t xml:space="preserve">L. E. Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L26</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 518, pp.L128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631942v1</w:t>
+                <w:t xml:space="preserve">hal-00631870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of ND in the solar-mass protostar IRAS16293-2422</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The present and future of spectral surveys with Herschel/HIFI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Parise</w:t>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pagani</w:t>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. R. Crockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L42. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 521, pp.L20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633401v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical study of intermediate-mass (IM) Class 0 protostars. CO depletion and N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; deuteration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hier ist wahrhaftig ein Loch im Himmel. The NGC 1999 dark globule is not a globule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Crimier</w:t>
+                <w:t xml:space="preserve">T. Stanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caselli</w:t>
+                <w:t xml:space="preserve">A. M. Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+                <w:t xml:space="preserve">J. J. Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. Megeath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.A52</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 518, pp.L94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631908v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of OH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; and H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; towards Orion KL</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herschel/HIFI observations of spectrally resolved methylidyne signatures toward the high-mass star-forming core NGC 6334I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Herbst</w:t>
+                <w:t xml:space="preserve">M. H. D. van Der Wiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. S. van Der Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L47</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631945v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Observations of H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O and its isotopologues towards Orion KL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. G. Phillips</w:t>
+                <w:t xml:space="preserve">Nitrogen hydrides in the cold envelope of IRAS 16293-2422</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L27</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631949v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The Terahertz spectrum of Orion KL seen at high spectral resolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Observations of H2O and its isotopologues towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Melnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tolls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Neufeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. A. Bell</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L21</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631950v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">Detection of interstellar oxidaniumyl: Abundant H2O+ towards the star-forming regions DR21, Sgr B2, and NGC6334</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ossenkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. P. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L112</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 518, pp.L111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631859v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Detection of hydrogen fluoride in absorption towards Orion KL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. A. Bell</w:t>
+                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L109</w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631871v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methanol lines and hot core of OMC2-FIR4, an intermediate-mass protostar, with Herschel-HIFI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The Terahertz spectrum of Orion KL seen at high spectral resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. R. Crockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.id.L39. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 521, pp.L21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520749v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen hydrides in the cold envelope of IRAS 16293-2422</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bottinelli</w:t>
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Observations of H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O and its isotopologues towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Melnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tolls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Neufeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Parise</w:t>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L52. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 521, pp.L27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541827v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust, Ice, and Gas In Time (DIGIT) Herschel program first results. A full PACS-SED scan of the gas line emission in protostar DK Chamaeleontis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. E. Kristensen</w:t>
+                <w:t xml:space="preserve">Detection of OH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; and H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. C. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L128. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014686⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00631870v1</w:t>
+                <w:t xml:space="preserve">hal-00631945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The present and future of spectral surveys with Herschel/HIFI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Detection of hydrogen fluoride in absorption towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Neufeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L20</w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631951v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hier ist wahrhaftig ein Loch im Himmel. The NGC 1999 dark globule is not a globule</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The methanol lines and hot core of OMC2-FIR4, an intermediate-mass protostar, with Herschel-HIFI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. T. Megeath</w:t>
+                <w:t xml:space="preserve">M. Kama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Der Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014612⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.id.L39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631889v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel/HIFI observations of spectrally resolved methylidyne signatures toward the high-mass star-forming core NGC 6334I</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. A. Bergin</w:t>
+                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015096⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633400v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of interstellar oxidaniumyl: Abundant H2O+ towards the star-forming regions DR21, Sgr B2, and NGC6334</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. A. Bell</w:t>
+                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014577⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633453v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Observations of H2O and its isotopologues towards Orion KL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. G. Phillips</w:t>
+                <w:t xml:space="preserve">First results of the Herschel key program ''Dust, Ice and Gas In Time'' (DIGIT): Dust and gas spectroscopy of HD 100546</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Acke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L27. </w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633425v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">The solar type protostar IRAS16293-2422: new constraints on the physical structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014582⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 519, pp.A65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633450v1</w:t>
+                <w:t xml:space="preserve">hal-00631917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the Herschel key program ''Dust, Ice and Gas In Time'' (DIGIT): Dust and gas spectroscopy of HD 100546</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Sturm</w:t>
+                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouwman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Acke</w:t>
+                <w:t xml:space="preserve">G. Melnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L129. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 518, pp.L113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631869v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solar type protostar IRAS16293-2422: new constraints on the physical structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): detecting spiral arm clouds by CH absorption lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-L. Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rolffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 519, pp.A65. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 521, pp.L14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631917v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The present and future of spectral surveys with Herschel/HIFI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. R. Crockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014630⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520489v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): detecting spiral arm clouds by CH absorption lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-L. Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Comito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rolffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 521, pp.L14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201015107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Cernicharo</w:t>
+                <w:t xml:space="preserve">Physical structure of the envelopes of intermediate-mass protostars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alonso-Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L113</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 516, pp.A102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631857v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): detecting spiral arm clouds by CH absorption lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Rolffs</w:t>
+                <w:t xml:space="preserve">Herschel spectral surveys of star-forming regions. Overview of the 555-636 GHz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boogert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L14</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631952v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The present and future of spectral surveys with Herschel/HIFI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. C. Lis</w:t>
+                <w:t xml:space="preserve">Herschel-PACS imaging of protostars in the HH 1-2 outflow complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. Megeath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L20. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 518, pp.L122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00633429v1</w:t>
+                <w:t xml:space="preserve">hal-00631886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical structure of the envelopes of intermediate-mass protostars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Caselli</w:t>
+                <w:t xml:space="preserve">Herschel observations of ortho- and para-oxidaniumyl (H2O+) in spiral arm clouds toward Sagittarius B2(M)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. P. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 516, pp.A102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913499⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631895v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of water in the high-mass star-forming region NGC 6334 I</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Schilke</w:t>
+                <w:t xml:space="preserve">Detection of OH+ and H2O+ towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. C. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015086⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633423v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of ortho- and para-oxidaniumyl (H2O+) in spiral arm clouds toward Sagittarius B2(M)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">The distribution of water in the high-mass star-forming region NGC 6334 I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Emprechtinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schilke</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015087⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633434v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of OH+ and H2O+ towards Orion KL</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;Cl&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Herbst</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Neufeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. P. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L47. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 521, pp.L9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633387v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel spectral surveys of star-forming regions. Overview of the 555-636 GHz range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dominik</w:t>
+                <w:t xml:space="preserve">Herschel observations of ortho- and para-oxidaniumyl (H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;) in spiral arm clouds toward Sagittarius B2(M)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. P. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L22. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00541843v1</w:t>
+                <w:t xml:space="preserve">hal-00631953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel-PACS imaging of protostars in the HH 1-2 outflow complex</w:t>
+                <w:t xml:space="preserve">Ortho-to-para ratio of interstellar heavy water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. J. Fischer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. J. Tobin</w:t>
+                <w:t xml:space="preserve">C. Vastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Osorio</w:t>
+                <w:t xml:space="preserve">A. Coutens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L122. </w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631886v1</w:t>
+                <w:t xml:space="preserve">hal-00633418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;Cl&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H2Cl+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Neufeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. P. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631940v1</w:t>
+                <w:t xml:space="preserve">hal-00633439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of ortho- and para-oxidaniumyl (H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;) in spiral arm clouds toward Sagittarius B2(M)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Herbst</w:t>
+                <w:t xml:space="preserve">First detection of ND in the solar-mass protostar IRAS16293-2422</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631953v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H2Cl+)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Herschel/HIFI measurements of the ortho/para ratio in water towards Sagittarius B2(M) and W31C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. F. Goldsmith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Neufeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. S. P. Müller</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 521, pp.L26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633439v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho-to-para ratio of interstellar heavy water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Chemical study of intermediate-mass (IM) Class 0 protostars. CO depletion and N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; deuteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alonso-Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L31. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 518, pp.A52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00633418v1</w:t>
+                <w:t xml:space="preserve">hal-00631908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the ortho-to-para ratio of H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; with anomalous H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;CO absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spitzer Mapping of Molecular Hydrogen Pure Rotational Lines in NGC 1333: A Detailed Study of Feedback in Star Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Troscompt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+                <w:t xml:space="preserve">David A. Neufeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel D. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan M. Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912770⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 698, pp.1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/698/2/1244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479944v1</w:t>
+                <w:t xml:space="preserve">hal-00479906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spitzer Mapping of Molecular Hydrogen Pure Rotational Lines in NGC 1333: A Detailed Study of Feedback in Star Formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joel D. Green</w:t>
+                <w:t xml:space="preserve">On the robustness of the ammonia thermometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan M. Watson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Scifoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/698/2/1244⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 399, pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.15294.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479906v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the robustness of the ammonia thermometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Scifoni</w:t>
+                <w:t xml:space="preserve">Spitzer Spectral Line Mapping of Protostellar Outflows. I. Basic Data and Outflow Energetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Neufeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wiesenfeld</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brunella Nisini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary J. Melnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.15294.x⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 706, pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479932v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spitzer Spectral Line Mapping of Protostellar Outflows. I. Basic Data and Outflow Energetics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining the ortho-to-para ratio of H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; with anomalous H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;CO absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary J. Melnick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwin A. Bergin</w:t>
+                <w:t xml:space="preserve">N. Troscompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 706, pp.170. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 506, pp.1243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479941v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du point de vue microscopique d'un équilibre chimique à l'aide d'un TICE. Comparaison de trois types de mises en œuvre.</w:t>
               </w:r>
@@ -8024,347 +8024,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermal Structure of Gas in Prestellar Cores: A Case Study of Barnard 68</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Maret</w:t>
+                <w:t xml:space="preserve">A low fraction of nitrogen in molecular form in a dark cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floris F. S. van Der Tak</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. J. Lada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/504310⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 442, pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature04919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398462v1</w:t>
+                <w:t xml:space="preserve">hal-00398583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low fraction of nitrogen in molecular form in a dark cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. A. Bergin</w:t>
+                <w:t xml:space="preserve">The Thermal Structure of Gas in Prestellar Cores: A Case Study of Barnard 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris F. S. van Der Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Lada</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sean M. Carmody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 442, pp.425. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 645, pp.369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature04919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/504310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398583v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing grain surface chemistry : a survey of deuterated formaldehyde and methanol in low-mass Class 0 protostars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 453, pp.949</w:t>
@@ -8393,103 +8393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing grain surface chemistry: a survey of deuterated formaldehyde and methanol in low-mass class 0 protostars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 453, pp.949. </w:t>
@@ -8655,671 +8655,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 90-110 mum dust feature in low to intermediate mass protostars: Calcite?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">CH3OH abundance in low mass protostars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 432, pp.547-557. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20041891⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 442, pp.527-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20052899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398121v1</w:t>
+                <w:t xml:space="preserve">hal-00398191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH3OH abundance in low mass protostars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Methanol emission from low mass protostars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 442, pp.527-538. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 442 (2), pp.527-538</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398191v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol emission from low mass protostars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Theoretical HDO emission from low-mass protostellar envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 442 (2), pp.527-538</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 441, pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401891v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical HDO emission from low-mass protostellar envelopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">CH3OH abundance in low-mass protostar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Maret</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G.G.M. Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 441, pp.171-179. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398171v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH3OH abundance in low-mass protostar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The 90-110 mum dust feature in low to intermediate mass protostars: Calcite?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, in press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 432, pp.547-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20041891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013390v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The H2CO abundance in the inner warm regions of low mass protostellar envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9413,263 +9413,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: NGC1333-IRAS2A CALYPSO IRAM-PdBI 1mm maps (Maury+, 2014)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">VizieR Online Data Catalog: NGC1333-IRAS2A CALYPSO IRAM-PdBI 1mm and 3mm maps (Maret+, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Belloche</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, pp.39002</w:t>
+              <w:t xml:space="preserve">2014, pp.39001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958740v1</w:t>
+                <w:t xml:space="preserve">hal-00958741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: NGC1333-IRAS2A CALYPSO IRAM-PdBI 1mm and 3mm maps (Maret+, 2014)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">VizieR Online Data Catalog: NGC1333-IRAS2A CALYPSO IRAM-PdBI 1mm maps (Maury+, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, pp.39001</w:t>
+              <w:t xml:space="preserve">2014, pp.39002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958741v1</w:t>
+                <w:t xml:space="preserve">hal-00958740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for the Missing Sulfur in the Dense ISM</w:t>
               </w:r>
@@ -9827,51 +9827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9919,51 +9919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10345,51 +10345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Plunkett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Kristian J&#248;rgensen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:67a60fe4ecc94d61b4e7be4c9ddf6ee11c5b8c50" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshi Sai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Wei Yen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Machida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagayoshi Ohashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Aso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad34b7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle J Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acb3bd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937352" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936926" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936798" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02644105v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belloche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Anderl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Maret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Cabrit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Belloche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J., Maury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527831" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L., Podio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Codella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Gueth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Maury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628876" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santangelo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01234367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hily-Blant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rist" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana E. Anderson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/2/141" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumouchel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tobo&#322;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753423" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bergin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Crockett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Goldsmith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc. Lis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015487" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631942v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Lis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Phillips" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Goldsmith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Neufeld" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015102" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso-Albi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Gupta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pearson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631949v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Melnick" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolls" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Bergin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Crockett" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Bell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefloch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kama" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Tak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015118" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottinelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015253" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. van Kempen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Green" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Evans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. van Dishoeck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Kristensen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014686" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comito" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stanke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Stutz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tobin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Megeath" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014612" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633400v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. D. van Der Wiel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015096" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. P. M&#252;ller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014577" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015085" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014582" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631869v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sturm" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouwman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014674" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014630" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633430v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. Qin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#246;ller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolffs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melnick" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631952v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633429v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015071" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913499" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633423v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emprechtinger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015086" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015087" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633387v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015117" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541843v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015081" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Fischer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osorio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014636" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631953v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633439v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014959" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633418v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015101" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479944v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troscompt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912770" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Neufeld" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D. Green" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Watson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/698/2/1244" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479932v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scifoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15294.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479941v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Nisini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Giannini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary J. Melnick" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/170" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398450v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Lada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519152" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398462v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alves" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Carmody" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/504310" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lada" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04919" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109405v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castets" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054476" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398228v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cacciani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosl&#233;ou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herlemont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelkhal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064952" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398121v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiavassa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041891" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398191v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052899" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401891v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398171v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053081" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013390v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.G.M. Tielens" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000759v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M. Tielens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes K. Jorgensen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958740v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958741v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Maret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638758v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dislaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515300v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bottinelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Parise" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000665v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003798v3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Plunkett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Kristian J&#248;rgensen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:67a60fe4ecc94d61b4e7be4c9ddf6ee11c5b8c50" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshi Sai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Wei Yen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Machida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagayoshi Ohashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Aso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad34b7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle J Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acb3bd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02644105v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belloche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936364" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Maury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936798" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936926" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Anderl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Maret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Cabrit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Belloche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J., Maury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527831" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L., Podio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Codella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Gueth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Maury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628876" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santangelo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01234367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hily-Blant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rist" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322386" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana E. Anderson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/2/141" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumouchel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tobo&#322;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753423" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bergin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Crockett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Goldsmith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc. Lis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015487" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. van Kempen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Green" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Evans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. van Dishoeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Kristensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014686" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Bergin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Phillips" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Crockett" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Lis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stanke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Stutz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tobin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Megeath" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014612" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. D. van Der Wiel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015096" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottinelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015253" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633425v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Melnick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolls" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Neufeld" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015085" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. P. M&#252;ller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Bell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014577" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefloch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631949v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Gupta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pearson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520749v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Tak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015118" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014630" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633450v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014582" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sturm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouwman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014674" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631917v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913112" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631857v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melnick" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. Qin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#246;ller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolffs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633429v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015071" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633430v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015107" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso-Albi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913499" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015081" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631886v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Fischer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osorio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014636" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015087" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633387v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015117" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emprechtinger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015086" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631940v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631953v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633418v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015101" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633439v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014959" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015102" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Goldsmith" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479906v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Neufeld" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D. Green" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Watson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/698/2/1244" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scifoni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15294.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Nisini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Giannini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary J. Melnick" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/170" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479944v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troscompt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912770" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398450v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Lada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519152" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lada" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04919" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398462v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alves" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Carmody" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/504310" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109405v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castets" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054476" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398228v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cacciani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosl&#233;ou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herlemont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelkhal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064952" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398191v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052899" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401891v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398171v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053081" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013390v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.G.M. Tielens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398121v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiavassa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041891" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000759v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M. Tielens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes K. Jorgensen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958741v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958740v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Maret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638758v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dislaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515300v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bottinelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Parise" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000665v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003798v3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>