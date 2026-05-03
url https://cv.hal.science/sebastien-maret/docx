--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -195,51 +195,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -493,377 +493,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular momentum profiles of Class 0 protostellar envelopes</w:t>
+                <w:t xml:space="preserve">Searching for kinematic evidence of Keplerian disks around Class 0 protostars with CALYPSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gaudel</w:t>
+                <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Maury</w:t>
+                <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Belloche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Maret</w:t>
+                <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe André</w:t>
+                <w:t xml:space="preserve">M. Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 637, pp.A92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936364⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02644105v2</w:t>
+                <w:t xml:space="preserve">hal-02445681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for kinematic evidence of Keplerian disks around Class 0 protostars with CALYPSO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angular momentum profiles of Class 0 protostellar envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Maury</w:t>
+                <w:t xml:space="preserve">Mathilde Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belloche</w:t>
+                <w:t xml:space="preserve">Anaëlle Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaudel</w:t>
+                <w:t xml:space="preserve">Arnaud Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. André</w:t>
+                <w:t xml:space="preserve">Philippe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, </w:t>
+              <w:t xml:space="preserve">, 2020, 637, pp.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445681v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02644105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing episodic accretion with chemistry: CALYPSO observations of the very-low-luminosity Class 0 protostar IRAM 04191+1522</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anderl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 643, pp.A123. </w:t>
@@ -901,77 +901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the spatial origin of complex organic molecules in young protostars with the CALYPSO survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anderl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1035,103 +1035,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing young protostellar disks with the CALYPSO IRAM-PdBI survey: large Class 0 disks are rare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 621 (621), pp.A76. </w:t>
@@ -1297,295 +1297,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the CO and methanol snow lines in young protostars. Results from the CALYPSO IRAM-PdBI survey</w:t>
+                <w:t xml:space="preserve">First image of the L1157 molecular jet by the CALYPSO IRAM-PdBI survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S., Anderl</w:t>
+                <w:t xml:space="preserve">L., Podio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S., Maret</w:t>
+                <w:t xml:space="preserve">C., Codella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F., Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S., Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J., Maury</w:t>
+                <w:t xml:space="preserve">A., Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 591, pp.id.A3. </w:t>
+              <w:t xml:space="preserve">, 2016, 593, pp.id.L4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305011v1</w:t>
+                <w:t xml:space="preserve">hal-01357672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First image of the L1157 molecular jet by the CALYPSO IRAM-PdBI survey</w:t>
+                <w:t xml:space="preserve">Probing the CO and methanol snow lines in young protostars. Results from the CALYPSO IRAM-PdBI survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L., Podio</w:t>
+                <w:t xml:space="preserve">S., Anderl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C., Codella</w:t>
+                <w:t xml:space="preserve">S., Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S., Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F., Gueth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S., Cabrit</w:t>
+                <w:t xml:space="preserve">A., Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A., Maury</w:t>
+                <w:t xml:space="preserve">A. J., Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 593, pp.id.L4. </w:t>
+              <w:t xml:space="preserve">, 2016, 591, pp.id.A3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357672v1</w:t>
+                <w:t xml:space="preserve">hal-01305011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet multiplicity in the proto-binary system NGC 1333-IRAS4A</w:t>
               </w:r>
@@ -1610,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Codella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1718,90 +1718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results from the CALYPSO IRAM-PdBI survey : III. Monopol ar jets driven by a proto-binary system in NGC 1333-IRAS2A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Codella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 563, pp.L3. </w:t>
@@ -1973,103 +1973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results from the CALYPSO IRAM-PdBI survey. I. Kinematics of the inner envelope of NGC1333-IRAS2A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 563, pp.id.L1. </w:t>
@@ -2492,51 +2492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weeds: a CLASS extension for the analysis of millimeter and sub-millimeter spectral surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,2812 +2616,2812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust, Ice, and Gas In Time (DIGIT) Herschel program first results. A full PACS-SED scan of the gas line emission in protostar DK Chamaeleontis</w:t>
+                <w:t xml:space="preserve">First results of the Herschel key program ''Dust, Ice and Gas In Time'' (DIGIT): Dust and gas spectroscopy of HD 100546</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. A. van Kempen</w:t>
+                <w:t xml:space="preserve">B. Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Green</w:t>
+                <w:t xml:space="preserve">J. Bouwman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. J. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. E. Kristensen</w:t>
+                <w:t xml:space="preserve">B. Acke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L128. </w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631870v1</w:t>
+                <w:t xml:space="preserve">hal-00631869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The present and future of spectral surveys with Herschel/HIFI</w:t>
+                <w:t xml:space="preserve">The solar type protostar IRAS16293-2422: new constraints on the physical structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Bergin</w:t>
+                <w:t xml:space="preserve">N. Crimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. G. Phillips</w:t>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Comito</w:t>
+                <w:t xml:space="preserve">S. Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. R. Crockett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. C. Lis</w:t>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L20</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 519, pp.A65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631951v1</w:t>
+                <w:t xml:space="preserve">hal-00631917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hier ist wahrhaftig ein Loch im Himmel. The NGC 1999 dark globule is not a globule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stanke</w:t>
+                <w:t xml:space="preserve">B. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Stutz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. T. Megeath</w:t>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014612⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631889v1</w:t>
+                <w:t xml:space="preserve">hal-00633450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel/HIFI observations of spectrally resolved methylidyne signatures toward the high-mass star-forming core NGC 6334I</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. A. Bergin</w:t>
+                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015096⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633400v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen hydrides in the cold envelope of IRAS 16293-2422</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The methanol lines and hot core of OMC2-FIR4, an intermediate-mass protostar, with Herschel-HIFI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Parise</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Der Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015253⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.id.L39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541827v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Observations of H2O and its isotopologues towards Orion KL</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Detection of hydrogen fluoride in absorption towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Neufeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. G. Phillips</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L27. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 518, pp.L109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633425v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of interstellar oxidaniumyl: Abundant H2O+ towards the star-forming regions DR21, Sgr B2, and NGC6334</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. A. Bell</w:t>
+                <w:t xml:space="preserve">Dust, Ice, and Gas In Time (DIGIT) Herschel program first results. A full PACS-SED scan of the gas line emission in protostar DK Chamaeleontis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. van Kempen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. F. van Dishoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. E. Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014577⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633453v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Codella</w:t>
+                <w:t xml:space="preserve">Hier ist wahrhaftig ein Loch im Himmel. The NGC 1999 dark globule is not a globule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lefloch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">S. T. Megeath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L112</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 518, pp.L94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631859v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The Terahertz spectrum of Orion KL seen at high spectral resolution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Detection of interstellar oxidaniumyl: Abundant H2O+ towards the star-forming regions DR21, Sgr B2, and NGC6334</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ossenkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. P. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L21</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 518, pp.L111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631950v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Observations of H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O and its isotopologues towards Orion KL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Observations of H2O and its isotopologues towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. J. Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tolls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Neufeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. G. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L27</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631949v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of OH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; and H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; towards Orion KL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Herbst</w:t>
+                <w:t xml:space="preserve">Nitrogen hydrides in the cold envelope of IRAS 16293-2422</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L47</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631945v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Detection of hydrogen fluoride in absorption towards Orion KL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The present and future of spectral surveys with Herschel/HIFI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. G. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. R. Crockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Lis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L109</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631871v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methanol lines and hot core of OMC2-FIR4, an intermediate-mass protostar, with Herschel-HIFI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">Herschel/HIFI observations of spectrally resolved methylidyne signatures toward the high-mass star-forming core NGC 6334I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. D. van Der Wiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. S. van Der Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.id.L39. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00520749v1</w:t>
+                <w:t xml:space="preserve">hal-00633400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t>
+                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Codella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L113. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 518, pp.L112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520489v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The Terahertz spectrum of Orion KL seen at high spectral resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. R. Crockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L112. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 521, pp.L21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633450v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the Herschel key program ''Dust, Ice and Gas In Time'' (DIGIT): Dust and gas spectroscopy of HD 100546</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Acke</w:t>
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Observations of H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O and its isotopologues towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Melnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tolls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Neufeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L129. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 521, pp.L27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631869v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solar type protostar IRAS16293-2422: new constraints on the physical structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of OH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; and H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. C. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Crimier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">S. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 519, pp.A65. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 521, pp.L47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631917v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): detecting spiral arm clouds by CH absorption lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Melnick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Cernicharo</w:t>
+                <w:t xml:space="preserve">S.-L. Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rolffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L113</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631857v1</w:t>
+                <w:t xml:space="preserve">hal-00631952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): detecting spiral arm clouds by CH absorption lines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Möller</w:t>
+                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rolffs</w:t>
+                <w:t xml:space="preserve">G. Melnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L14</w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631952v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The present and future of spectral surveys with Herschel/HIFI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): detecting spiral arm clouds by CH absorption lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-L. Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Comito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. C. Lis</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rolffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L20. </w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633429v1</w:t>
+                <w:t xml:space="preserve">hal-00633430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): detecting spiral arm clouds by CH absorption lines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The present and future of spectral surveys with Herschel/HIFI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Comito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Rolffs</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. R. Crockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L14. </w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633430v1</w:t>
+                <w:t xml:space="preserve">hal-00633429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical structure of the envelopes of intermediate-mass protostars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alonso-Albi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,1163 +5492,1163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel spectral surveys of star-forming regions. Overview of the 555-636 GHz range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">Herschel observations of ortho- and para-oxidaniumyl (H2O+) in spiral arm clouds toward Sagittarius B2(M)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dominik</w:t>
+                <w:t xml:space="preserve">C. Comito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. P. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015081⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541843v1</w:t>
+                <w:t xml:space="preserve">hal-00633434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel-PACS imaging of protostars in the HH 1-2 outflow complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Osorio</w:t>
+                <w:t xml:space="preserve">Detection of OH+ and H2O+ towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. C. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014636⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631886v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of ortho- and para-oxidaniumyl (H2O+) in spiral arm clouds toward Sagittarius B2(M)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Herbst</w:t>
+                <w:t xml:space="preserve">Herschel spectral surveys of star-forming regions. Overview of the 555-636 GHz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boogert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015087⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633434v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of OH+ and H2O+ towards Orion KL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Herbst</w:t>
+                <w:t xml:space="preserve">The distribution of water in the high-mass star-forming region NGC 6334 I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Emprechtinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015117⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633387v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of water in the high-mass star-forming region NGC 6334 I</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herschel-PACS imaging of protostars in the HH 1-2 outflow complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. Megeath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Emprechtinger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Schilke</w:t>
+                <w:t xml:space="preserve">M. Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L28. </w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633423v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;Cl&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. S. P. Müller</w:t>
+                <w:t xml:space="preserve">Ortho-to-para ratio of interstellar heavy water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coutens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631940v1</w:t>
+                <w:t xml:space="preserve">hal-00633418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herschel observations of ortho- and para-oxidaniumyl (H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;) in spiral arm clouds toward Sagittarius B2(M)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Comito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. P. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 521, pp.L11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho-to-para ratio of interstellar heavy water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Cernicharo</w:t>
+                <w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;Cl&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Neufeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. P. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L31. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00633418v1</w:t>
+                <w:t xml:space="preserve">hal-00631940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H2Cl+)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Neufeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. P. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 521, pp.L9. </w:t>
@@ -6680,411 +6680,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of ND in the solar-mass protostar IRAS16293-2422</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Pagani</w:t>
+                <w:t xml:space="preserve">Chemical study of intermediate-mass (IM) Class 0 protostars. CO depletion and N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; deuteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alonso-Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L42. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 518, pp.A52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633401v1</w:t>
+                <w:t xml:space="preserve">hal-00631908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herschel/HIFI measurements of the ortho/para ratio in water towards Sagittarius B2(M) and W31C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. G. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F. Goldsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Neufeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 521, pp.L26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical study of intermediate-mass (IM) Class 0 protostars. CO depletion and N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; deuteration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+                <w:t xml:space="preserve">First detection of ND in the solar-mass protostar IRAS16293-2422</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.A52</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631908v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spitzer Mapping of Molecular Hydrogen Pure Rotational Lines in NGC 1333: A Detailed Study of Feedback in Star Formation</w:t>
               </w:r>
@@ -7204,51 +7204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the robustness of the ammonia thermometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7481,64 +7481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Troscompt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7704,222 +7704,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Chemistry to Unveil the Kinematics of Starless Cores: Complex Radial Motions in Barnard 68</w:t>
+                <w:t xml:space="preserve">The Ionization Fraction of Barnard 68: Implications for Star and Planet Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles J. Lada</w:t>
+                <w:t xml:space="preserve">E. Bergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 670, pp.L25. </w:t>
+              <w:t xml:space="preserve">, 2007, 664, pp.956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/524014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/519152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398450v1</w:t>
+                <w:t xml:space="preserve">hal-00398453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ionization Fraction of Barnard 68: Implications for Star and Planet Formation</w:t>
+                <w:t xml:space="preserve">Using Chemistry to Unveil the Kinematics of Starless Cores: Complex Radial Motions in Barnard 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bergin</w:t>
+                <w:t xml:space="preserve">Charles J. Lada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 664, pp.956. </w:t>
+              <w:t xml:space="preserve">, 2007, 670, pp.L25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/519152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/524014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398453v1</w:t>
+                <w:t xml:space="preserve">hal-00398450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre les différents aspects d'un concept.</w:t>
               </w:r>
@@ -8024,472 +8024,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low fraction of nitrogen in molecular form in a dark cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. A. Bergin</w:t>
+                <w:t xml:space="preserve">Testing grain surface chemistry : a survey of deuterated formaldehyde and methanol in low-mass Class 0 protostars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Lada</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 453, pp.949</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398583v1</w:t>
+                <w:t xml:space="preserve">hal-00109405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermal Structure of Gas in Prestellar Cores: A Case Study of Barnard 68</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Maret</w:t>
+                <w:t xml:space="preserve">A low fraction of nitrogen in molecular form in a dark cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floris F. S. van Der Tak</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. J. Lada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/504310⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 442, pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature04919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398462v1</w:t>
+                <w:t xml:space="preserve">hal-00398583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing grain surface chemistry : a survey of deuterated formaldehyde and methanol in low-mass Class 0 protostars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+                <w:t xml:space="preserve">The Thermal Structure of Gas in Prestellar Cores: A Case Study of Barnard 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris F. S. van Der Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">Sean M. Carmody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 645, pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/504310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109405v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing grain surface chemistry: a survey of deuterated formaldehyde and methanol in low-mass class 0 protostars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 453, pp.949. </w:t>
@@ -8655,747 +8655,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH3OH abundance in low mass protostars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Methanol emission from low mass protostars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 442, pp.527-538. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 442 (2), pp.527-538</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398191v1</w:t>
+                <w:t xml:space="preserve">hal-00401891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol emission from low mass protostars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Theoretical HDO emission from low-mass protostellar envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 442 (2), pp.527-538</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 441, pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401891v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical HDO emission from low-mass protostellar envelopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">CH3OH abundance in low-mass protostar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Maret</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G.G.M. Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 441, pp.171-179. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398171v1</w:t>
+                <w:t xml:space="preserve">hal-00013390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH3OH abundance in low-mass protostar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The 90-110 mum dust feature in low to intermediate mass protostars: Calcite?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, in press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 432, pp.547-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20041891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013390v1</w:t>
+                <w:t xml:space="preserve">hal-00398121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 90-110 mum dust feature in low to intermediate mass protostars: Calcite?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">The H2CO abundance in the inner warm regions of low mass protostellar envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander G.G.M. Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jes K. Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 432, pp.547-557. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 416, pp.577-594</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000759v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9405,353 +9271,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: NGC1333-IRAS2A CALYPSO IRAM-PdBI 1mm and 3mm maps (Maret+, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.39001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: NGC1333-IRAS2A CALYPSO IRAM-PdBI 1mm maps (Maury+, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.39002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for the Missing Sulfur in the Dense ISM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wakelam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9761,91 +9627,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen hydrides and the H2 ortho-to-para ratio in dark clouds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dislaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9857,73 +9723,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen hydrides in the cold envelope of IRAS16293-2422</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9932,156 +9798,156 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formaldehyde emission from low mass protostars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10091,114 +9957,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure physico-chimique des proto-étoiles de faible masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paul Sabatier - Toulouse III, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003798v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10345,51 +10211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Plunkett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Kristian J&#248;rgensen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:67a60fe4ecc94d61b4e7be4c9ddf6ee11c5b8c50" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshi Sai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Wei Yen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Machida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagayoshi Ohashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Aso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad34b7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle J Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acb3bd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02644105v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belloche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936364" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Maury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936798" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936926" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Anderl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Maret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Cabrit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Belloche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J., Maury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527831" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L., Podio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Codella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Gueth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Maury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628876" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santangelo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01234367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hily-Blant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rist" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322386" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana E. Anderson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/2/141" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumouchel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tobo&#322;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753423" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bergin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Crockett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Goldsmith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc. Lis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015487" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. van Kempen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Green" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Evans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. van Dishoeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Kristensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014686" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Bergin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Phillips" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Crockett" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Lis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stanke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Stutz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tobin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Megeath" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014612" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. D. van Der Wiel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015096" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottinelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015253" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633425v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Melnick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolls" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Neufeld" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015085" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. P. M&#252;ller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Bell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014577" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefloch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631949v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Gupta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pearson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520749v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Tak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015118" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014630" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633450v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014582" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sturm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouwman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014674" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631917v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913112" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631857v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melnick" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. Qin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#246;ller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolffs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633429v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015071" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633430v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015107" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso-Albi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913499" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015081" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631886v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Fischer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osorio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014636" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015087" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633387v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015117" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emprechtinger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015086" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631940v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631953v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633418v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015101" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633439v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014959" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015102" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Goldsmith" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479906v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Neufeld" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D. Green" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Watson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/698/2/1244" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scifoni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15294.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Nisini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Giannini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary J. Melnick" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/170" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479944v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troscompt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912770" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398450v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Lada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519152" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lada" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04919" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398462v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alves" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Carmody" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/504310" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109405v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castets" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054476" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398228v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cacciani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosl&#233;ou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herlemont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelkhal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064952" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398191v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052899" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401891v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398171v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053081" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013390v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.G.M. Tielens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398121v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiavassa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041891" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000759v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M. Tielens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes K. Jorgensen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958741v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958740v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Maret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638758v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dislaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515300v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bottinelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Parise" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000665v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003798v3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Plunkett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Kristian J&#248;rgensen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:67a60fe4ecc94d61b4e7be4c9ddf6ee11c5b8c50" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshi Sai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Wei Yen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Machida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagayoshi Ohashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Aso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad34b7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle J Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acb3bd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02644105v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belloche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936364" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936926" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L., Podio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Codella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Gueth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Cabrit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Maury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628876" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Anderl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Maret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Belloche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J., Maury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527831" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santangelo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01234367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hily-Blant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rist" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322386" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana E. Anderson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/2/141" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumouchel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tobo&#322;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753423" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bergin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Crockett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Goldsmith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc. Lis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015487" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sturm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouwman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Evans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014674" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottinelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913112" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefloch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014582" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014630" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520749v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kama" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Tak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015118" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631871v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Phillips" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Bergin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Lis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Neufeld" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Bell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. van Kempen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Green" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. van Dishoeck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Kristensen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014686" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631889v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stanke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Stutz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tobin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Megeath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014612" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633453v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. P. M&#252;ller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Melnick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolls" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015085" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541827v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015253" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631951v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comito" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Crockett" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633400v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. D. van Der Wiel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015096" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631859v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631949v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631945v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Gupta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pearson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631952v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. Qin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#246;ller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolffs" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melnick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633429v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015071" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso-Albi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913499" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633434v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015087" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015117" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541843v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015081" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emprechtinger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015086" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631886v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Fischer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osorio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014636" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633418v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015101" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631953v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631940v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633439v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014959" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631908v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Goldsmith" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015102" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479906v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Neufeld" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D. Green" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Watson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/698/2/1244" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scifoni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15294.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Nisini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Giannini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary J. Melnick" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/170" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479944v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troscompt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912770" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398453v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519152" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398450v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Lada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109405v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castets" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lada" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04919" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398462v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alves" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Carmody" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/504310" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054476" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398228v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cacciani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosl&#233;ou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herlemont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelkhal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064952" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401891v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398171v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053081" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013390v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.G.M. Tielens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398121v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiavassa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041891" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000759v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M. Tielens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes K. Jorgensen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958741v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958740v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404607v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Maret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638758v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dislaire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515300v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bottinelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Parise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000665v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003798v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>