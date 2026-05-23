--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -493,645 +493,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for kinematic evidence of Keplerian disks around Class 0 protostars with CALYPSO</w:t>
+                <w:t xml:space="preserve">Probing episodic accretion with chemistry: CALYPSO observations of the very-low-luminosity Class 0 protostar IRAM 04191+1522</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Anderl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Cabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, </w:t>
+              <w:t xml:space="preserve">, 2020, 643, pp.A123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445681v1</w:t>
+                <w:t xml:space="preserve">hal-03003699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular momentum profiles of Class 0 protostellar envelopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questioning the spatial origin of complex organic molecules in young protostars with the CALYPSO survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gaudel</w:t>
+                <w:t xml:space="preserve">A. J. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anderl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Maury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe André</w:t>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 637, pp.A92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936364⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 635, pp.A198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02644105v2</w:t>
+                <w:t xml:space="preserve">cea-02534276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing episodic accretion with chemistry: CALYPSO observations of the very-low-luminosity Class 0 protostar IRAM 04191+1522</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Searching for kinematic evidence of Keplerian disks around Class 0 protostars with CALYPSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 643, pp.A123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936926⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003699v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the spatial origin of complex organic molecules in young protostars with the CALYPSO survey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Anderl</w:t>
+                <w:t xml:space="preserve">Angular momentum profiles of Class 0 protostellar envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bacmann</w:t>
+                <w:t xml:space="preserve">Philippe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 635, pp.A198. </w:t>
+              <w:t xml:space="preserve">, 2020, 637, pp.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02534276v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02644105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing young protostellar disks with the CALYPSO IRAM-PdBI survey: large Class 0 disks are rare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Testi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Maury</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 621 (621), pp.A76. </w:t>
@@ -1182,64 +1182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALYPSO view of SVS 13A with PdBI: Multiple jet sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,295 +1297,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First image of the L1157 molecular jet by the CALYPSO IRAM-PdBI survey</w:t>
+                <w:t xml:space="preserve">Probing the CO and methanol snow lines in young protostars. Results from the CALYPSO IRAM-PdBI survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L., Podio</w:t>
+                <w:t xml:space="preserve">S., Anderl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C., Codella</w:t>
+                <w:t xml:space="preserve">S., Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F., Gueth</w:t>
+                <w:t xml:space="preserve">S., Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S., Cabrit</w:t>
+                <w:t xml:space="preserve">A., Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A., Maury</w:t>
+                <w:t xml:space="preserve">A. J., Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 593, pp.id.L4. </w:t>
+              <w:t xml:space="preserve">, 2016, 591, pp.id.A3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357672v1</w:t>
+                <w:t xml:space="preserve">hal-01305011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the CO and methanol snow lines in young protostars. Results from the CALYPSO IRAM-PdBI survey</w:t>
+                <w:t xml:space="preserve">First image of the L1157 molecular jet by the CALYPSO IRAM-PdBI survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S., Anderl</w:t>
+                <w:t xml:space="preserve">L., Podio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S., Maret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">C., Codella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F., Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S., Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J., Maury</w:t>
+                <w:t xml:space="preserve">A., Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 591, pp.id.A3. </w:t>
+              <w:t xml:space="preserve">, 2016, 593, pp.id.L4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305011v1</w:t>
+                <w:t xml:space="preserve">hal-01357672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet multiplicity in the proto-binary system NGC 1333-IRAS4A</w:t>
               </w:r>
@@ -1597,64 +1597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Santangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Codella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1699,429 +1699,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01383766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results from the CALYPSO IRAM-PdBI survey : III. Monopol ar jets driven by a proto-binary system in NGC 1333-IRAS2A</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First results from the CALYPSO IRAM-PdBI survey. I. Kinematics of the inner envelope of NGC1333-IRAS2A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Belloche</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 563, pp.L3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323024⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 563, pp.id.L1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01234367v1</w:t>
+                <w:t xml:space="preserve">hal-00951186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstellar chemistry of nitrogen hydrides in dark clouds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Rist</w:t>
+                <w:t xml:space="preserve">First results from the CALYPSO IRAM-PdBI survey : III. Monopol ar jets driven by a proto-binary system in NGC 1333-IRAS2A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 562, pp.A83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322386⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 563, pp.L3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617089v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01234367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results from the CALYPSO IRAM-PdBI survey. I. Kinematics of the inner envelope of NGC1333-IRAS2A</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. J. Maury</w:t>
+                <w:t xml:space="preserve">Interstellar chemistry of nitrogen hydrides in dark clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pineau Des Forêts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gueth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ph. André</w:t>
+                <w:t xml:space="preserve">C. Rist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 563, pp.id.L1. </w:t>
+              <w:t xml:space="preserve">, 2014, 562, pp.A83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951186v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Constraints on the Sulfur Reservoir in the Dense Interstellar Medium Provided by Spitzer Observations of S I in Shocked Gas</w:t>
               </w:r>
@@ -2492,51 +2492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weeds: a CLASS extension for the analysis of millimeter and sub-millimeter spectral surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,4994 +2616,4994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the Herschel key program ''Dust, Ice and Gas In Time'' (DIGIT): Dust and gas spectroscopy of HD 100546</w:t>
+                <w:t xml:space="preserve">Chemical study of intermediate-mass (IM) Class 0 protostars. CO depletion and N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; deuteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sturm</w:t>
+                <w:t xml:space="preserve">T. Alonso-Albi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouwman</w:t>
+                <w:t xml:space="preserve">A. Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Henning</w:t>
+                <w:t xml:space="preserve">N. Crimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. J. Evans</w:t>
+                <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Acke</w:t>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L129. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 518, pp.A52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631869v1</w:t>
+                <w:t xml:space="preserve">hal-00631908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solar type protostar IRAS16293-2422: new constraints on the physical structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herschel/HIFI measurements of the ortho/para ratio in water towards Sagittarius B2(M) and W31C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Crimier</w:t>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ceccarelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Maret</w:t>
+                <w:t xml:space="preserve">P. F. Goldsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bottinelli</w:t>
+                <w:t xml:space="preserve">D. A. Neufeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 519, pp.A65. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 521, pp.L26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631917v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Codella</w:t>
+                <w:t xml:space="preserve">First detection of ND in the solar-mass protostar IRAS16293-2422</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lefloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+                <w:t xml:space="preserve">B. Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cernicharo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L112. </w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633450v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">The methanol lines and hot core of OMC2-FIR4, an intermediate-mass protostar, with Herschel-HIFI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Der Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014630⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.id.L39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520489v1</w:t>
+                <w:t xml:space="preserve">hal-00520749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methanol lines and hot core of OMC2-FIR4, an intermediate-mass protostar, with Herschel-HIFI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Detection of hydrogen fluoride in absorption towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Neufeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.id.L39. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 518, pp.L109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520749v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Detection of hydrogen fluoride in absorption towards Orion KL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dust, Ice, and Gas In Time (DIGIT) Herschel program first results. A full PACS-SED scan of the gas line emission in protostar DK Chamaeleontis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Bergin</w:t>
+                <w:t xml:space="preserve">T. A. van Kempen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. C. Lis</w:t>
+                <w:t xml:space="preserve">J. D. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Neufeld</w:t>
+                <w:t xml:space="preserve">N. J. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. A. Bell</w:t>
+                <w:t xml:space="preserve">E. F. van Dishoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. E. Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L109</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 518, pp.L128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631871v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust, Ice, and Gas In Time (DIGIT) Herschel program first results. A full PACS-SED scan of the gas line emission in protostar DK Chamaeleontis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hier ist wahrhaftig ein Loch im Himmel. The NGC 1999 dark globule is not a globule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. F. van Dishoeck</w:t>
+                <w:t xml:space="preserve">T. Stanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. E. Kristensen</w:t>
+                <w:t xml:space="preserve">A. M. Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. Megeath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014686⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631870v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hier ist wahrhaftig ein Loch im Himmel. The NGC 1999 dark globule is not a globule</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of interstellar oxidaniumyl: Abundant H2O+ towards the star-forming regions DR21, Sgr B2, and NGC6334</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ali</w:t>
+                <w:t xml:space="preserve">V. Ossenkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. T. Megeath</w:t>
+                <w:t xml:space="preserve">H. S. P. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014612⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631889v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of interstellar oxidaniumyl: Abundant H2O+ towards the star-forming regions DR21, Sgr B2, and NGC6334</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Observations of H2O and its isotopologues towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. S. P. Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. C. Lis</w:t>
+                <w:t xml:space="preserve">G. J. Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schilke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. A. Bell</w:t>
+                <w:t xml:space="preserve">V. Tolls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Neufeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L111. </w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633453v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Observations of H2O and its isotopologues towards Orion KL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen hydrides in the cold envelope of IRAS 16293-2422</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. J. Melnick</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. G. Phillips</w:t>
+                <w:t xml:space="preserve">S. Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015085⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633425v1</w:t>
+                <w:t xml:space="preserve">hal-00541827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen hydrides in the cold envelope of IRAS 16293-2422</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bottinelli</w:t>
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The present and future of spectral surveys with Herschel/HIFI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Parise</w:t>
+                <w:t xml:space="preserve">N. R. Crockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L52. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 521, pp.L20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541827v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The present and future of spectral surveys with Herschel/HIFI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Herschel/HIFI observations of spectrally resolved methylidyne signatures toward the high-mass star-forming core NGC 6334I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. D. van Der Wiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. S. van Der Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Bergin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. C. Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L20</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631951v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel/HIFI observations of spectrally resolved methylidyne signatures toward the high-mass star-forming core NGC 6334I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. H. D. van Der Wiel</w:t>
+                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. F. S. van Der Tak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. C. Lis</w:t>
+                <w:t xml:space="preserve">B. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. A. Bergin</w:t>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 518, pp.L112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633400v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The Terahertz spectrum of Orion KL seen at high spectral resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. R. Crockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L112</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631859v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The Terahertz spectrum of Orion KL seen at high spectral resolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Observations of H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O and its isotopologues towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Melnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tolls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Neufeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. A. Bell</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L21</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631950v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): Observations of H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O and its isotopologues towards Orion KL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. G. Phillips</w:t>
+                <w:t xml:space="preserve">Detection of OH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; and H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. C. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L27</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631949v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of OH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; and H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; towards Orion KL</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First results of the Herschel key program ''Dust, Ice and Gas In Time'' (DIGIT): Dust and gas spectroscopy of HD 100546</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yu</w:t>
+                <w:t xml:space="preserve">B. Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Herbst</w:t>
+                <w:t xml:space="preserve">J. Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Acke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L47</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 518, pp.L129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631945v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): detecting spiral arm clouds by CH absorption lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Rolffs</w:t>
+                <w:t xml:space="preserve">The solar type protostar IRAS16293-2422: new constraints on the physical structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L14</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 519, pp.A65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631952v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. I. Shock chemical complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L113</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 518, pp.L112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631857v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): detecting spiral arm clouds by CH absorption lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Rolffs</w:t>
+                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L14. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 518, pp.L113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00633430v1</w:t>
+                <w:t xml:space="preserve">hal-00520489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The present and future of spectral surveys with Herschel/HIFI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): detecting spiral arm clouds by CH absorption lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-L. Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Comito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. C. Lis</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rolffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L20. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00633429v1</w:t>
+                <w:t xml:space="preserve">hal-00631952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical structure of the envelopes of intermediate-mass protostars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Caselli</w:t>
+                <w:t xml:space="preserve">The CHESS spectral survey of star forming regions: Peering into the protostellar shock L1157-B1. II. Shock dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Melnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 516, pp.A102. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 518, pp.L113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631895v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of ortho- and para-oxidaniumyl (H2O+) in spiral arm clouds toward Sagittarius B2(M)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): detecting spiral arm clouds by CH absorption lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-L. Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Comito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Herbst</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rolffs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L11. </w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633434v1</w:t>
+                <w:t xml:space="preserve">hal-00633430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of OH+ and H2O+ towards Orion KL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Herbst</w:t>
+                <w:t xml:space="preserve">Herschel observations of EXtra-Ordinary Sources (HEXOS): The present and future of spectral surveys with Herschel/HIFI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. R. Crockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L47. </w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633387v1</w:t>
+                <w:t xml:space="preserve">hal-00633429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel spectral surveys of star-forming regions. Overview of the 555-636 GHz range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Physical structure of the envelopes of intermediate-mass protostars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Dominik</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alonso-Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015081⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 516, pp.A102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541843v1</w:t>
+                <w:t xml:space="preserve">hal-00631895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of water in the high-mass star-forming region NGC 6334 I</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herschel-PACS imaging of protostars in the HH 1-2 outflow complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. Megeath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Emprechtinger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Schilke</w:t>
+                <w:t xml:space="preserve">M. Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L28. </w:t>
+              <w:t xml:space="preserve">, 2010, 518, pp.L122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633423v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel-PACS imaging of protostars in the HH 1-2 outflow complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. J. Fischer</w:t>
+                <w:t xml:space="preserve">Herschel observations of ortho- and para-oxidaniumyl (H2O+) in spiral arm clouds toward Sagittarius B2(M)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. T. Megeath</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Osorio</w:t>
+                <w:t xml:space="preserve">H. S. P. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.L122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014636⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631886v1</w:t>
+                <w:t xml:space="preserve">hal-00633434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho-to-para ratio of interstellar heavy water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+                <w:t xml:space="preserve">Detection of OH+ and H2O+ towards Orion KL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. C. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Caux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Cernicharo</w:t>
+                <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015101⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633418v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel observations of ortho- and para-oxidaniumyl (H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;) in spiral arm clouds toward Sagittarius B2(M)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Herbst</w:t>
+                <w:t xml:space="preserve">Herschel spectral surveys of star-forming regions. Overview of the 555-636 GHz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boogert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dominik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631953v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;Cl&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">The distribution of water in the high-mass star-forming region NGC 6334 I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Emprechtinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schilke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. S. P. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631940v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H2Cl+)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;Cl&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Neufeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. P. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 521, pp.L9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633439v1</w:t>
+                <w:t xml:space="preserve">hal-00631940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical study of intermediate-mass (IM) Class 0 protostars. CO depletion and N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; deuteration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Ortho-to-para ratio of interstellar heavy water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coutens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.A52</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 521, pp.L31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631908v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel/HIFI measurements of the ortho/para ratio in water towards Sagittarius B2(M) and W31C</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Herschel observations of ortho- and para-oxidaniumyl (H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;) in spiral arm clouds toward Sagittarius B2(M)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. P. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L26</w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631942v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of ND in the solar-mass protostar IRAS16293-2422</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Pagani</w:t>
+                <w:t xml:space="preserve">Herschel/HIFI discovery of interstellar chloronium (H2Cl+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Neufeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. P. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L42. </w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633401v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spitzer Mapping of Molecular Hydrogen Pure Rotational Lines in NGC 1333: A Detailed Study of Feedback in Star Formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining the ortho-to-para ratio of H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; with anomalous H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;CO absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Neufeld</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dan M. Watson</w:t>
+                <w:t xml:space="preserve">N. Troscompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/698/2/1244⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 506, pp.1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479906v1</w:t>
+                <w:t xml:space="preserve">hal-00479944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the robustness of the ammonia thermometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Faure</w:t>
+                <w:t xml:space="preserve">Spitzer Mapping of Molecular Hydrogen Pure Rotational Lines in NGC 1333: A Detailed Study of Feedback in Star Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Neufeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel D. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Scifoni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dan M. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.15294.x⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 698, pp.1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/698/2/1244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479932v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spitzer Spectral Line Mapping of Protostellar Outflows. I. Basic Data and Outflow Energetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David A. Neufeld</w:t>
+                <w:t xml:space="preserve">On the robustness of the ammonia thermometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Scifoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunella Nisini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/170⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 399, pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.15294.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479941v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the ortho-to-para ratio of H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; with anomalous H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;CO absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spitzer Spectral Line Mapping of Protostellar Outflows. I. Basic Data and Outflow Energetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Neufeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunella Nisini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Troscompt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+                <w:t xml:space="preserve">Gary J. Melnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A. Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 506, pp.1243. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 706, pp.170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479944v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du point de vue microscopique d'un équilibre chimique à l'aide d'un TICE. Comparaison de trois types de mises en œuvre.</w:t>
               </w:r>
@@ -8024,472 +8024,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing grain surface chemistry : a survey of deuterated formaldehyde and methanol in low-mass Class 0 protostars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+                <w:t xml:space="preserve">A low fraction of nitrogen in molecular form in a dark cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. J. Lada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 442, pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature04919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109405v1</w:t>
+                <w:t xml:space="preserve">hal-00398583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low fraction of nitrogen in molecular form in a dark cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. A. Bergin</w:t>
+                <w:t xml:space="preserve">The Thermal Structure of Gas in Prestellar Cores: A Case Study of Barnard 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Lada</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Floris F. S. van Der Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean M. Carmody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature04919⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 645, pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/504310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398583v1</w:t>
+                <w:t xml:space="preserve">hal-00398462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermal Structure of Gas in Prestellar Cores: A Case Study of Barnard 68</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">João Alves</w:t>
+                <w:t xml:space="preserve">Testing grain surface chemistry : a survey of deuterated formaldehyde and methanol in low-mass Class 0 protostars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean M. Carmody</w:t>
+                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 453, pp.949</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398462v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing grain surface chemistry: a survey of deuterated formaldehyde and methanol in low-mass class 0 protostars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 453, pp.949. </w:t>
@@ -8655,537 +8655,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol emission from low mass protostars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The 90-110 mum dust feature in low to intermediate mass protostars: Calcite?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 442 (2), pp.527-538</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 432, pp.547-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20041891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401891v1</w:t>
+                <w:t xml:space="preserve">hal-00398121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical HDO emission from low-mass protostellar envelopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Methanol emission from low mass protostars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 441, pp.171-179. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 442 (2), pp.527-538</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398171v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH3OH abundance in low-mass protostar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Theoretical HDO emission from low-mass protostellar envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, in press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 441, pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013390v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 90-110 mum dust feature in low to intermediate mass protostars: Calcite?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">CH3OH abundance in low-mass protostar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G.G.M. Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 432, pp.547-557. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398121v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The H2CO abundance in the inner warm regions of low mass protostellar envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9279,263 +9279,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: NGC1333-IRAS2A CALYPSO IRAM-PdBI 1mm and 3mm maps (Maret+, 2014)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">VizieR Online Data Catalog: NGC1333-IRAS2A CALYPSO IRAM-PdBI 1mm maps (Maury+, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, pp.39001</w:t>
+              <w:t xml:space="preserve">2014, pp.39002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958741v1</w:t>
+                <w:t xml:space="preserve">hal-00958740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: NGC1333-IRAS2A CALYPSO IRAM-PdBI 1mm maps (Maury+, 2014)</w:t>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: NGC1333-IRAS2A CALYPSO IRAM-PdBI 1mm and 3mm maps (Maret+, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. J. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Belloche</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, pp.39002</w:t>
+              <w:t xml:space="preserve">2014, pp.39001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958740v1</w:t>
+                <w:t xml:space="preserve">hal-00958741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for the Missing Sulfur in the Dense ISM</w:t>
               </w:r>
@@ -9693,51 +9693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9785,51 +9785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10211,51 +10211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Plunkett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Kristian J&#248;rgensen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:67a60fe4ecc94d61b4e7be4c9ddf6ee11c5b8c50" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshi Sai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Wei Yen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Machida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagayoshi Ohashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Aso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad34b7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle J Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acb3bd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02644105v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belloche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936364" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936926" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937352" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L., Podio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Codella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Gueth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Cabrit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Maury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628876" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Anderl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Maret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Belloche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J., Maury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527831" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santangelo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01234367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hily-Blant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rist" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322386" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana E. Anderson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/2/141" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumouchel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tobo&#322;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753423" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bergin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Crockett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Goldsmith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc. Lis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015487" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sturm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouwman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Evans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014674" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottinelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913112" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefloch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014582" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014630" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520749v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kama" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Tak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015118" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631871v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Phillips" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Bergin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Lis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Neufeld" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Bell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. van Kempen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Green" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. van Dishoeck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Kristensen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014686" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631889v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stanke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Stutz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tobin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Megeath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014612" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633453v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. P. M&#252;ller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Melnick" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolls" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015085" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541827v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015253" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631951v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comito" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Crockett" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633400v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. D. van Der Wiel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015096" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631859v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631949v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631945v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Gupta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pearson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631952v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. Qin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#246;ller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolffs" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melnick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633429v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015071" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso-Albi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913499" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633434v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015087" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015117" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541843v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015081" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emprechtinger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015086" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631886v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Fischer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osorio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014636" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633418v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015101" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631953v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631940v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633439v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014959" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631908v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Goldsmith" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015102" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479906v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Neufeld" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D. Green" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Watson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/698/2/1244" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scifoni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15294.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Nisini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Giannini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary J. Melnick" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/170" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479944v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troscompt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912770" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398453v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519152" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398450v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Lada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109405v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castets" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lada" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04919" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398462v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alves" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Carmody" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/504310" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054476" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398228v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cacciani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosl&#233;ou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herlemont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelkhal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064952" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401891v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398171v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053081" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013390v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.G.M. Tielens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398121v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiavassa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041891" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000759v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M. Tielens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes K. Jorgensen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958741v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958740v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404607v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Maret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638758v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dislaire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515300v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bottinelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Parise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000665v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003798v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Plunkett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Kristian J&#248;rgensen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:67a60fe4ecc94d61b4e7be4c9ddf6ee11c5b8c50" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshi Sai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsi-Wei Yen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Machida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagayoshi Ohashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Aso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad34b7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle J Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acb3bd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belloche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936926" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Maury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937352" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936798" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02644105v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belloche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Anderl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Maret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Cabrit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Belloche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J., Maury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527831" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L., Podio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Codella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Gueth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Maury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628876" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santangelo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01234367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hily-Blant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rist" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana E. Anderson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A. Bergin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/779/2/141" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumouchel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tobo&#322;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753423" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bergin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Crockett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Goldsmith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc. Lis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015487" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso-Albi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631942v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Lis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Phillips" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Goldsmith" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Neufeld" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015102" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520749v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Tak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631871v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Bergin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Bell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. van Kempen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Green" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Evans" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. van Dishoeck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Kristensen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014686" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631889v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stanke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Stutz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tobin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Megeath" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014612" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. P. M&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014577" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Melnick" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolls" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015085" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottinelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comito" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Crockett" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. D. van Der Wiel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015096" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631949v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631945v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Gupta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pearson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631869v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sturm" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouwman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Henning" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Acke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014674" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631917v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913112" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014582" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014630" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. Qin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#246;ller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolffs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melnick" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633430v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015107" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633429v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015071" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913499" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Fischer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osorio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014636" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015087" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633387v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015117" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541843v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boogert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015081" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emprechtinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015086" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015101" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631953v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014959" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479944v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troscompt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912770" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Neufeld" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D. Green" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Watson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/698/2/1244" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479932v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scifoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15294.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479941v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Nisini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Giannini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary J. Melnick" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/170" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398453v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519152" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398450v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Lada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lada" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04919" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398462v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alves" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Carmody" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/504310" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109405v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castets" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054476" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398228v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tudorie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cacciani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosl&#233;ou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herlemont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelkhal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20064952" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398121v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiavassa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041891" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401891v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398171v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053081" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013390v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.G.M. Tielens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000759v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G.G.M. Tielens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes K. Jorgensen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958740v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958741v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404607v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Bergin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Maret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638758v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dislaire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515300v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bottinelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Parise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000665v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003798v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>