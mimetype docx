--- v0 (2026-03-25)
+++ v1 (2026-04-16)
@@ -692,191 +692,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal mathématicien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mille et une pages de Grothendieck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hartemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, pp.133-183</w:t>
+              <w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421081v1</w:t>
+                <w:t xml:space="preserve">hal-05308853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mille et une pages de Grothendieck</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal mathématicien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 102, pp.36</w:t>
+              <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.133-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308853v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dettonville et les données</w:t>
               </w:r>
@@ -1194,408 +1194,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097003v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tome II de La Philosophie de l’algèbre. Dossier documentaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jules Vuillemin : de la méthode cartésienne à la méthode structurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Lectures et postérités de La Philosophie de l’algèbre de Jules Vuillemin, 24 (3), pp.219-235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2472⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 24-3, pp.71-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03097308v2</w:t>
+                <w:t xml:space="preserve">hal-03099335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Vuillemin : de la méthode cartésienne à la méthode structurale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tome II de La Philosophie de l’algèbre. Dossier documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Vuillemin-Diem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24-3, pp.71-99. </w:t>
+              <w:t xml:space="preserve">, 2020, Lectures et postérités de La Philosophie de l’algèbre de Jules Vuillemin, 24 (3), pp.219-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099335v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Compte rendu) Le sezione coniche nel Seicento, Luigi Maierù, Rubbettino Editore, Soveria Mannelli (2009), 410 pp.</w:t>
+                <w:t xml:space="preserve">Euler, Reader of Newton: Mechanics and Algebraic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia Mathematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hm.2013.05.005⟩</w:t>
+              <w:t xml:space="preserve">Advances in Historical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue : Newton: History and Historical Epistemology of Science, 3, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ahs.2014.31003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572354v1</w:t>
+                <w:t xml:space="preserve">hal-00415933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler, Reader of Newton: Mechanics and Algebraic Analysis</w:t>
+                <w:t xml:space="preserve">(Compte rendu) Le sezione coniche nel Seicento, Luigi Maierù, Rubbettino Editore, Soveria Mannelli (2009), 410 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Panza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Historical Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Special Issue : Newton: History and Historical Epistemology of Science, 3, pp.12-21. </w:t>
+              <w:t xml:space="preserve">Historia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (1), pp.110-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ahs.2014.31003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hm.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00415933v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samuel et Jules Vuillemin : mathématiques et philosophie</w:t>
               </w:r>
@@ -1830,379 +1830,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Contexts, emergence and issues of Cartesian geometry: In honour of Henk Bos’s 70th birthday</w:t>
+                <w:t xml:space="preserve">The ovals in the Excerpta Mathematica and the origins of Descartes' method for normals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (3), pp.341-344. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hm.2010.05.001⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.460-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hm.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572363v1</w:t>
+                <w:t xml:space="preserve">hal-00587768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal versus Descartes on solution of geometrical problems and the Sluse-Pascal correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (4-5), pp.537-565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/157338210X516314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Compte rendu) Mathématiciens français du XVIIe siècle. Descartes, Fermat, Pascal Edited by Michel Serfati, and Dominique Descotes. Clermont-Ferrand (Presses Universitaires Blaise Pascal). 2008.</w:t>
+                <w:t xml:space="preserve">Introduction : Contexts, emergence and issues of Cartesian geometry: In honour of Henk Bos’s 70th birthday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (4), pp.712-714. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hm.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.341-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hm.2010.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01572357v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ovals in the Excerpta Mathematica and the origins of Descartes' method for normals</w:t>
+                <w:t xml:space="preserve">(Compte rendu) Mathématiciens français du XVIIe siècle. Descartes, Fermat, Pascal Edited by Michel Serfati, and Dominique Descotes. Clermont-Ferrand (Presses Universitaires Blaise Pascal). 2008.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (3), pp.460-484. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 37 (4), pp.712-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hm.2009.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hm.2010.03.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00587768v1</w:t>
+                <w:t xml:space="preserve">hal-01572357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Compte rendu) Peter Rudman, How Mathematics Happened. The First 50,000 Years. New York: Prometheus Books, 2007</w:t>
               </w:r>
@@ -2953,143 +2953,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal, Torricelli et les Données : sur le premier écrit du concours de la roulette</w:t>
+                <w:t xml:space="preserve">Descartes's mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Cousson. </w:t>
+              <w:t xml:space="preserve">Steven Nadler, Tad M. Schmaltz, Delphine Antoine-Mahut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passions géométriques. Mélanges en l’honneur de Dominique Descotes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champion, pp.441-459, 2019</w:t>
+              <w:t xml:space="preserve">The Oxford Handbook of Descartes and Cartesianism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.138-156, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572266v1</w:t>
+                <w:t xml:space="preserve">hal-01977157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton and Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Helmut Pulte and Scott Mandelbrote. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The reception of Isaac Newton in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, III : "Rivals, Friends and Critics : Individual and Group Responses to Newtonianism", Bloomsbury, pp.138-156, 2019</w:t>
@@ -3112,100 +3112,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descartes's mathematics</w:t>
+                <w:t xml:space="preserve">Pascal, Torricelli et les Données : sur le premier écrit du concours de la roulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Steven Nadler, Tad M. Schmaltz, Delphine Antoine-Mahut. </w:t>
+              <w:t xml:space="preserve">Agnès Cousson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of Descartes and Cartesianism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.138-156, 2019</w:t>
+              <w:t xml:space="preserve">Passions géométriques. Mélanges en l’honneur de Dominique Descotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.441-459, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977157v1</w:t>
+                <w:t xml:space="preserve">hal-01572266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre Géométrie de Descartes : le problème des trois bâtons ou « comment bien démêler les équations »</w:t>
               </w:r>
@@ -3350,51 +3350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler et la mécanique newtonienne : d'une mécanique géométrique à la mécanique analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michela Malpangotto, Vincent Jullien, Efthymios Nicolaïdis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homme au risque de l'infini. Mélanges d'histoire et de philosophie des sciences offerts à Michel Blay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.201-211, 2013, De Diversis Artibus, 978-2-503-55142-5</w:t>
@@ -3689,203 +3689,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Traduction) René Descartes, The Complete Correspondence in English Translation, Volume I, From the Early Years to the Discourse on Method, 1619-1638, edited and translated by Roger Ariew and Erik-Jan Bos, with Élodie Cassan and Sébastien Maronne, Oxford, Oxford University Press</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Ariew</w:t>
+                <w:t xml:space="preserve">(Traduction) Michael Detlefsen, Idéaux de preuve, Œuvres choisies, « Le théorème des quatre couleurs et la notion de démonstration mathématique », Paris, Vrin, Mathesis, p. 301-322</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943457v1</w:t>
+                <w:t xml:space="preserve">hal-04943255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Traduction) Michael Detlefsen, Idéaux de preuve, Œuvres choisies, « Le théorème des quatre couleurs et la notion de démonstration mathématique », Paris, Vrin, Mathesis, p. 301-322</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Panza</w:t>
+                <w:t xml:space="preserve">(Traduction) René Descartes, The Complete Correspondence in English Translation, Volume I, From the Early Years to the Discourse on Method, 1619-1638, edited and translated by Roger Ariew and Erik-Jan Bos, with Élodie Cassan and Sébastien Maronne, Oxford, Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Ariew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik-Jan Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943255v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Traduction) Marco Panza, Modes de l’Analyse et Formes de la Géométrie, Chap. II « Le double rôle des diagrammes dans la géométrie plane d'Euclide », Chap III « Repenser l'exactitude géométrique », Paris, Vrin, Collection Mathesis dirigée par Hourya Benis Sinaceur, textes recueillis par Sébastien Maronne, p. 83-223</w:t>
               </w:r>
@@ -4164,51 +4164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Exposition) Grothendieck mathématicien. Le temps des réflexions 1973-1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Longchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4432,51 +4432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E996C323"/>
+    <w:nsid w:val="8C522026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4580,51 +4580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="262FD2D2"/>
+    <w:nsid w:val="D0C00816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4728,51 +4728,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35B0F04F"/>
+    <w:nsid w:val="25F460B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4965,51 +4965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-maronne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122490592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maronne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Halimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian R&#246;ssler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Barrow-Green" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Guicciardini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2010.05.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0NG4BD7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.762.0225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03670027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2724-5470052" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03316647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.213.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097003v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097308v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vuillemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Vuillemin-Diem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Decaens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2472" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03099335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2527" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2013.05.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415933v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2014.31003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.112.0285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157338210X516314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-Q1G25D2X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2009.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2010.03.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLN816VK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/182539108X01192" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7A7347EFAC0ECD9C5A5C6E167C642C51057900E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943374v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/A+Companion+to+Pascal-p-9781394160624" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morcelliana.net/collane-schole/profili---filosofia/descartes-9788828406396.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03316955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03317054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-marchaisse.fr/catalogue-lettres-a-pascal.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-lart-dit.fr/produit/plaisir-de-faire-des-mathematiques/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03316850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203097v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ariew" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Jan Bos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cassan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Longchamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204125v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-maronne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122490592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maronne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Halimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian R&#246;ssler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Barrow-Green" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Guicciardini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2010.05.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0NG4BD7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308853v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.762.0225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03670027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2724-5470052" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03316647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.213.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097003v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03099335v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2527" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097308v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vuillemin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Vuillemin-Diem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Decaens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2472" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415933v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2014.31003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2013.05.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.112.0285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2010.03.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLN816VK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157338210X516314" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-Q1G25D2X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572363v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2009.10.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/182539108X01192" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7A7347EFAC0ECD9C5A5C6E167C642C51057900E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943374v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/A+Companion+to+Pascal-p-9781394160624" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morcelliana.net/collane-schole/profili---filosofia/descartes-9788828406396.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03316955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03317054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-marchaisse.fr/catalogue-lettres-a-pascal.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-lart-dit.fr/produit/plaisir-de-faire-des-mathematiques/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03316850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203097v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ariew" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Jan Bos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Longchamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204125v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>