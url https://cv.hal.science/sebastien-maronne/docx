--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -692,191 +692,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mille et une pages de Grothendieck</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal mathématicien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 102, pp.36</w:t>
+              <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.133-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308853v1</w:t>
+                <w:t xml:space="preserve">hal-05421081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal mathématicien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mille et une pages de Grothendieck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hartemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, pp.133-183</w:t>
+              <w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421081v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dettonville et les données</w:t>
               </w:r>
@@ -1402,200 +1402,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler, Reader of Newton: Mechanics and Algebraic Analysis</w:t>
+                <w:t xml:space="preserve">(Compte rendu) Le sezione coniche nel Seicento, Luigi Maierù, Rubbettino Editore, Soveria Mannelli (2009), 410 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Panza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Historical Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ahs.2014.31003⟩</w:t>
+              <w:t xml:space="preserve">Historia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (1), pp.110-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hm.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415933v2</w:t>
+                <w:t xml:space="preserve">hal-01572354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Compte rendu) Le sezione coniche nel Seicento, Luigi Maierù, Rubbettino Editore, Soveria Mannelli (2009), 410 pp.</w:t>
+                <w:t xml:space="preserve">Euler, Reader of Newton: Mechanics and Algebraic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia Mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (1), pp.110-112. </w:t>
+              <w:t xml:space="preserve">Advances in Historical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue : Newton: History and Historical Epistemology of Science, 3, pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hm.2013.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/ahs.2014.31003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01572354v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samuel et Jules Vuillemin : mathématiques et philosophie</w:t>
               </w:r>
@@ -1830,379 +1830,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ovals in the Excerpta Mathematica and the origins of Descartes' method for normals</w:t>
+                <w:t xml:space="preserve">Introduction : Contexts, emergence and issues of Cartesian geometry: In honour of Henk Bos’s 70th birthday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (3), pp.460-484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hm.2010.03.008⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.341-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hm.2010.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587768v1</w:t>
+                <w:t xml:space="preserve">hal-01572363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal versus Descartes on solution of geometrical problems and the Sluse-Pascal correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (4-5), pp.537-565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/157338210X516314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Contexts, emergence and issues of Cartesian geometry: In honour of Henk Bos’s 70th birthday</w:t>
+                <w:t xml:space="preserve">(Compte rendu) Mathématiciens français du XVIIe siècle. Descartes, Fermat, Pascal Edited by Michel Serfati, and Dominique Descotes. Clermont-Ferrand (Presses Universitaires Blaise Pascal). 2008.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (3), pp.341-344. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hm.2010.05.001⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 37 (4), pp.712-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hm.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01572363v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Compte rendu) Mathématiciens français du XVIIe siècle. Descartes, Fermat, Pascal Edited by Michel Serfati, and Dominique Descotes. Clermont-Ferrand (Presses Universitaires Blaise Pascal). 2008.</w:t>
+                <w:t xml:space="preserve">The ovals in the Excerpta Mathematica and the origins of Descartes' method for normals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (4), pp.712-714. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.460-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hm.2010.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hm.2009.10.002⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01572357v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Compte rendu) Peter Rudman, How Mathematics Happened. The First 50,000 Years. New York: Prometheus Books, 2007</w:t>
               </w:r>
@@ -2953,143 +2953,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descartes's mathematics</w:t>
+                <w:t xml:space="preserve">Pascal, Torricelli et les Données : sur le premier écrit du concours de la roulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Steven Nadler, Tad M. Schmaltz, Delphine Antoine-Mahut. </w:t>
+              <w:t xml:space="preserve">Agnès Cousson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of Descartes and Cartesianism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.138-156, 2019</w:t>
+              <w:t xml:space="preserve">Passions géométriques. Mélanges en l’honneur de Dominique Descotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.441-459, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977157v1</w:t>
+                <w:t xml:space="preserve">hal-01572266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton and Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Helmut Pulte and Scott Mandelbrote. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The reception of Isaac Newton in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, III : "Rivals, Friends and Critics : Individual and Group Responses to Newtonianism", Bloomsbury, pp.138-156, 2019</w:t>
@@ -3112,100 +3112,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal, Torricelli et les Données : sur le premier écrit du concours de la roulette</w:t>
+                <w:t xml:space="preserve">Descartes's mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Cousson. </w:t>
+              <w:t xml:space="preserve">Steven Nadler, Tad M. Schmaltz, Delphine Antoine-Mahut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passions géométriques. Mélanges en l’honneur de Dominique Descotes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champion, pp.441-459, 2019</w:t>
+              <w:t xml:space="preserve">The Oxford Handbook of Descartes and Cartesianism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.138-156, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572266v1</w:t>
+                <w:t xml:space="preserve">hal-01977157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre Géométrie de Descartes : le problème des trois bâtons ou « comment bien démêler les équations »</w:t>
               </w:r>
@@ -3350,51 +3350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler et la mécanique newtonienne : d'une mécanique géométrique à la mécanique analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michela Malpangotto, Vincent Jullien, Efthymios Nicolaïdis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homme au risque de l'infini. Mélanges d'histoire et de philosophie des sciences offerts à Michel Blay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.201-211, 2013, De Diversis Artibus, 978-2-503-55142-5</w:t>
@@ -3689,203 +3689,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Traduction) Michael Detlefsen, Idéaux de preuve, Œuvres choisies, « Le théorème des quatre couleurs et la notion de démonstration mathématique », Paris, Vrin, Mathesis, p. 301-322</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Panza</w:t>
+                <w:t xml:space="preserve">(Traduction) René Descartes, The Complete Correspondence in English Translation, Volume I, From the Early Years to the Discourse on Method, 1619-1638, edited and translated by Roger Ariew and Erik-Jan Bos, with Élodie Cassan and Sébastien Maronne, Oxford, Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Ariew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik-Jan Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943255v1</w:t>
+                <w:t xml:space="preserve">hal-04943457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Traduction) René Descartes, The Complete Correspondence in English Translation, Volume I, From the Early Years to the Discourse on Method, 1619-1638, edited and translated by Roger Ariew and Erik-Jan Bos, with Élodie Cassan and Sébastien Maronne, Oxford, Oxford University Press</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Ariew</w:t>
+                <w:t xml:space="preserve">(Traduction) Michael Detlefsen, Idéaux de preuve, Œuvres choisies, « Le théorème des quatre couleurs et la notion de démonstration mathématique », Paris, Vrin, Mathesis, p. 301-322</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maronne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Cassan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04943457v1</w:t>
+                <w:t xml:space="preserve">hal-04943255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Traduction) Marco Panza, Modes de l’Analyse et Formes de la Géométrie, Chap. II « Le double rôle des diagrammes dans la géométrie plane d'Euclide », Chap III « Repenser l'exactitude géométrique », Paris, Vrin, Collection Mathesis dirigée par Hourya Benis Sinaceur, textes recueillis par Sébastien Maronne, p. 83-223</w:t>
               </w:r>
@@ -4164,51 +4164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Exposition) Grothendieck mathématicien. Le temps des réflexions 1973-1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Longchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4432,51 +4432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C522026"/>
+    <w:nsid w:val="9B2BD66C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4580,51 +4580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D0C00816"/>
+    <w:nsid w:val="CAF8F233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4728,51 +4728,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25F460B8"/>
+    <w:nsid w:val="0E4A6344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4965,51 +4965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-maronne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122490592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maronne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Halimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian R&#246;ssler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Barrow-Green" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Guicciardini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2010.05.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0NG4BD7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308853v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.762.0225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03670027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2724-5470052" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03316647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.213.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097003v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03099335v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2527" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097308v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vuillemin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Vuillemin-Diem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Decaens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2472" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415933v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2014.31003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2013.05.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.112.0285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2010.03.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLN816VK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157338210X516314" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-Q1G25D2X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572363v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2009.10.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/182539108X01192" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7A7347EFAC0ECD9C5A5C6E167C642C51057900E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943374v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/A+Companion+to+Pascal-p-9781394160624" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morcelliana.net/collane-schole/profili---filosofia/descartes-9788828406396.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03316955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03317054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-marchaisse.fr/catalogue-lettres-a-pascal.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-lart-dit.fr/produit/plaisir-de-faire-des-mathematiques/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03316850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203097v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ariew" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Jan Bos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Longchamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204125v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-maronne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122490592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maronne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2471" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Halimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian R&#246;ssler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Barrow-Green" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Guicciardini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2010.05.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0NG4BD7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.762.0225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03670027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2724-5470052" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03316647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.213.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097003v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03099335v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2527" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097308v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vuillemin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Vuillemin-Diem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Decaens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2472" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2013.05.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415933v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ahs.2014.31003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.112.0285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157338210X516314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-Q1G25D2X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2009.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2010.03.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLN816VK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/182539108X01192" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7A7347EFAC0ECD9C5A5C6E167C642C51057900E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943374v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/A+Companion+to+Pascal-p-9781394160624" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morcelliana.net/collane-schole/profili---filosofia/descartes-9788828406396.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03316955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03317054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-marchaisse.fr/catalogue-lettres-a-pascal.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-lart-dit.fr/produit/plaisir-de-faire-des-mathematiques/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03316850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203097v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ariew" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Jan Bos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cassan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04943255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Longchamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204125v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>