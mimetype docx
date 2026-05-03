--- v1 (2026-03-30)
+++ v2 (2026-05-03)
@@ -445,165 +445,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agriculture et Architecture : trajectoires communes 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reprendre la clef des champs, entretien avec Olivier Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'ecole de Blois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521284v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03521348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Permaculture : un pari pascalien</w:t>
               </w:r>
@@ -5130,51 +5130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521323v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521238v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144263v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dronneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alonzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506437v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Webber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458018v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemetoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521323v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521238v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521348v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144263v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dronneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alonzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506437v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Webber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458018v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemetoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>