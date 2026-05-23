--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agriculture et Architecture : trajectoires communes 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agriculture et Architecture: trajectoires communes 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521335v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03521323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginer et projeter la descente énergétique: les quatre phases du parcours de David Holmgren</w:t>
               </w:r>
@@ -2868,684 +2868,684 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'envers du décor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Augustin Rosenstiehl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capital agricole : chantiers pour une ville cultivée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pavillon de l'Arsenal, pp.451-465, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’art de la mémoire à l’art d’espérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Panos Mantziaras; Paola Vigano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Urbanisme de l’espoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métis Presses, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Pavillon de l'Arsenal, pp.451-465, 2018</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'art de la mémoire à l'art d'espérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Panos Mantziaras &amp; Paola Vigano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Urbanisme de l'espoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métis Presse, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De l'art de la mémoire à l'art d'espérer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atelier Descombes-Rampini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux Communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Folio, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boat/People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chartier-Dallix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calme Bloc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actar, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre balayeurs et marneurs : quelques réflexions sur le plancher des vaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Panos Mantziaras &amp; Paola Vigano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Urbanisme de l'espoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métis Presse, 2018</w:t>
+              <w:t xml:space="preserve">Le Sol des villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metis Presss, pp.175-187, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, In Folio, 2017</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ami de mon ami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Chemetoff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Corajoud: Portraits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Actar, 2016</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions de seconde main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Encore heureux Architectes, Julien Choppin et Nicolas Delon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matière Grise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pavillon de L'Arsenal, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Metis Presss, pp.175-187, 2015</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hearthbreaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Marot &amp; Rem Koolhaas, AMO, Harvard Graduate School of Design &amp; Irma Boom. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elements of Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsilio, pp.1106-1155, 2014, Fireplace</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506057v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03506059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse d'un hopeful monster</w:t>
               </w:r>
@@ -5130,51 +5130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521323v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521238v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521348v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144263v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dronneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alonzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506437v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Webber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458018v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemetoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521335v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521238v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521348v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144263v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dronneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alonzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506437v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Webber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458018v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506059v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemetoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>