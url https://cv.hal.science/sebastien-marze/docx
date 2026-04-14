--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -1709,278 +1709,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFOGEST static in vitro simulation of gastrointestinal food digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the real-time interplay between triglyceride digestion and lipophilic micronutrient bioaccessibility using droplet microfluidics. 2 application to various oils and (pro)vitamins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Brodkorb</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41596-018-0119-1⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275, pp.661-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.09.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073386v1</w:t>
+                <w:t xml:space="preserve">hal-02627943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the real-time interplay between triglyceride digestion and lipophilic micronutrient bioaccessibility using droplet microfluidics. 2 application to various oils and (pro)vitamins</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INFOGEST static in vitro simulation of gastrointestinal food digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Brodkorb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotti Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Alvito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Assunção</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.09.126⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.991-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-018-0119-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627943v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring food to control its disintegration in the gastrointestinal tract and optimize nutrient bioavailability</w:t>
               </w:r>
@@ -2194,187 +2194,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of Nutrients and Micronutrients: Advances in Modeling and In Vitro Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Marze</w:t>
+                <w:t xml:space="preserve">Bioavailability of nutrients and micronutrients: advances in modeling and in vitro approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.35-55. </w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.35-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-food-030216-030055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615565v1</w:t>
+                <w:t xml:space="preserve">hal-01603871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of nutrients and micronutrients: advances in modeling and in vitro approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Marze</w:t>
+                <w:t xml:space="preserve">Bioavailability of Nutrients and Micronutrients: Advances in Modeling and In Vitro Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.35-55. </w:t>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.35-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-food-030216-030055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603871v1</w:t>
+                <w:t xml:space="preserve">hal-03615565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability of Nutrients and Micronutrients: Advances in Modeling and In Vitro Approaches</w:t>
               </w:r>
@@ -2635,213 +2635,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of emulsions: high spatiotemporal resolution using synchrotron SAXS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioaccessibility of lipophilic micro-constituents from a lipid emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sm01205h⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (10), pp.3218-3227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5fo00441a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615480v1</w:t>
+                <w:t xml:space="preserve">hal-03615603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of lipophilic micro-constituents from a lipid emulsion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro digestion of emulsions: high spatiotemporal resolution using synchrotron SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (10), pp.3218-3227. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (26), pp.5365-5373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5fo00441a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5sm01205h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03615603v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of emulsions: high spatiotemporal resolution using synchrotron SAXS</w:t>
               </w:r>
@@ -2853,74 +2853,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (26), pp.5365-5373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5sm01205h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631656v1</w:t>
@@ -3059,589 +3059,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of betalain into w/o/w double emulsion and release during in vitro intestinal lipid digestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioaccessibility of lipophilic micro-constituents from a lipid emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rainer Huopalahti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.10.016⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (10), pp.3218 - 3227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5fo00441a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634426v1</w:t>
+                <w:t xml:space="preserve">hal-02641478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of lipophilic micro-constituents from a lipid emulsion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encapsulation of betalain into w/o/w double emulsion and release during in vitro intestinal lipid digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kaimainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eila Jarvenpaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Huopalahti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5fo00441a⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (2), pp.899-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641478v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of betalain into w/o/w double emulsion and release during in vitro intestinal lipid digestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological properties of food foams produced by SMX static mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eila Järvenpää</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rainer Huopalahti</w:t>
+                <w:t xml:space="preserve">M. Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.10.016⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615523v1</w:t>
+                <w:t xml:space="preserve">hal-02572895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining in silico simulation to study digestion parameters affecting the bioaccessibility of lipophilic nutrients and micronutrients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encapsulation of betalain into w/o/w double emulsion and release during in vitro intestinal lipid digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kaimainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eila Järvenpää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Huopalahti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4fo00483c⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (2), pp.899-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615456v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of food foams produced by SMX static mixers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refining in silico simulation to study digestion parameters affecting the bioaccessibility of lipophilic nutrients and micronutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.04.035⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4fo00483c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02572895v1</w:t>
+                <w:t xml:space="preserve">hal-03615456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardised static in vitro digestion method suitable for food – an international consensus</w:t>
               </w:r>
@@ -4151,51 +4151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.231 - 239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4333,51 +4333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.231-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4493,259 +4493,259 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of emulsions: diffusion and particle size distribution using diffusing wave spectroscopy and diffusion using nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëla Choimet</w:t>
+                <w:t xml:space="preserve">Maela Choimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Marze</w:t>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (42), pp.10994. </w:t>
+              <w:t xml:space="preserve">, 2012, 8 (42), pp.10994 - 11004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2sm26334c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615507v1</w:t>
+                <w:t xml:space="preserve">hal-02647120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of emulsions: diffusion and particle size distribution using diffusing wave spectroscopy and diffusion using nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maela Choimet</w:t>
+                <w:t xml:space="preserve">Maëla Choimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Foucat</w:t>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (42), pp.10994 - 11004. </w:t>
+              <w:t xml:space="preserve">, 2012, 8 (42), pp.10994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2sm26334c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647120v1</w:t>
+                <w:t xml:space="preserve">hal-03615507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of emulsions: mechanistic and experimental models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëla Choimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4805,51 +4805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of emulsions: mechanistic and experimental models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Choimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (42), pp.10982 - 10993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6245,64 +6245,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la digestion in vitro de lipides riches en acides gras n-3 par RMN, DWS et tensiométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir de l'aliment dans le tube digestif - MODALTUB 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7494,64 +7494,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-based methods to study in vitro digestion of emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Choimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cesena, Italy. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8185,51 +8185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8410,64 +8410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8757,51 +8757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong Ta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmitha Rajendrakumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114605" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Okuro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Cunha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO03816E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxin Deng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinou Corstens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2023.100989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-052720-093515" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Aoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Barkallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nzoughet-Kouassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loric Thoulouze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124378" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Mulet-Cabero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo01293a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thanh Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615445v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marquis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.126" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.096" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-018-0119-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-030216-030055" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Approaches" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634555v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Algaba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00483c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01205h" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00441a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Orger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.05.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Kaimainen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Jarvenpaa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Huopalahti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.10.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila J&#228;rvenp&#228;&#228;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615456v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Valle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTFX2PZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minekus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alminger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballance" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bohn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FO60702J" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3fo60184f" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00010b" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615494v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615466v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo30165b" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2010.525331" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Choimet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26334c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647120v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Choimet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26336J" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26336j" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817543H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1T08KL7V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.2952510" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ritacco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.98.058303" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984193v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.058303" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897054v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safouane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02908416" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897100v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feitosa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Durian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H.E. Verkempinck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja E.M. Janssen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797439v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804871v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Araceli Piermaria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Christina A&#241;on" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909284v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909265v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909270v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946047v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kiyomi Okuro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Lopes Cunha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809544v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615652v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rashidinejad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9_10" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166486v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787762v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804595-4.00014-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615592v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808026v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Brice Kenmogne-Domguia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283886.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797678v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797676v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122059v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong Ta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmitha Rajendrakumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114605" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Okuro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Cunha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO03816E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxin Deng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinou Corstens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2023.100989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-052720-093515" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Aoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Barkallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nzoughet-Kouassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loric Thoulouze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124378" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Mulet-Cabero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo01293a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thanh Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615445v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marquis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.126" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.096" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-018-0119-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-030216-030055" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Approaches" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634555v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Algaba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00483c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00441a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615480v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01205h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Orger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.05.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Kaimainen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Jarvenpaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Huopalahti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.10.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Valle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTFX2PZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila J&#228;rvenp&#228;&#228;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minekus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alminger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballance" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bohn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FO60702J" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3fo60184f" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00010b" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615494v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615466v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo30165b" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2010.525331" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Choimet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26334c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Choimet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26336J" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26336j" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817543H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1T08KL7V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.2952510" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ritacco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.98.058303" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984193v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.058303" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897054v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safouane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02908416" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897100v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feitosa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Durian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H.E. Verkempinck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja E.M. Janssen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797439v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804871v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Araceli Piermaria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Christina A&#241;on" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909284v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909265v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909270v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946047v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kiyomi Okuro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Lopes Cunha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809544v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615652v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rashidinejad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9_10" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166486v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787762v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804595-4.00014-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615592v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808026v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Brice Kenmogne-Domguia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283886.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797678v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797676v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122059v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>