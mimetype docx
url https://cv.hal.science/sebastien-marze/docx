--- v1 (2026-04-14)
+++ v2 (2026-05-20)
@@ -118,550 +118,550 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and purification of omega-3-rich galactolipids from Nannochloropsis oceanica and Medicago sativa using green solvents</w:t>
+                <w:t xml:space="preserve">Does bolus structure influence the fate of volatile compounds and nutrients throughout mastication and dynamic digestion in vitro? Case study on a model cheese and its vegetal analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Lopez</w:t>
+                <w:t xml:space="preserve">Elise Schong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Marze</w:t>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Kermarrec</w:t>
+                <w:t xml:space="preserve">Clément Cataneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha Phuong Ta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2025.101049⟩</w:t>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2026.102088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492486v1</w:t>
+                <w:t xml:space="preserve">hal-05618619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility and associated concepts: Terminology in the context of in vitro food digestion studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction and purification of omega-3-rich galactolipids from Nannochloropsis oceanica and Medicago sativa using green solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Andres Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+                <w:t xml:space="preserve">Sébastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+                <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J Wilde</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ha Phuong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 485, pp.144424. </w:t>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2025.101049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05049982v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release profile of amino acids encapsulated in solid lipid particles during in vitro oro-gastrointestinal digestion</w:t>
+                <w:t xml:space="preserve">Bioaccessibility and associated concepts: Terminology in the context of in vitro food digestion studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharmitha Rajendrakumar</w:t>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Beaumal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Kermarrec</w:t>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Novales</w:t>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114605⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 485, pp.144424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705179v1</w:t>
+                <w:t xml:space="preserve">hal-05049982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of high-lipid emulsions: towards a critical interpretation of lipolysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Release profile of amino acids encapsulated in solid lipid particles during in vitro oro-gastrointestinal digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Viau</w:t>
+                <w:t xml:space="preserve">Sharmitha Rajendrakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marze</w:t>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laurent</w:t>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosiane Cunha</w:t>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (24), pp.10868-10881. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.114605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3FO03816E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643709v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidics-based observations to monitor dynamic processes occurring in food emulsions and foams</w:t>
               </w:r>
@@ -686,4934 +686,4951 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boxin Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meinou Corstens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, pp.100989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cofs.2023.100989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes in vitro pour l’étude de la digestion des aliments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">In vitro digestion of high-lipid emulsions: towards a critical interpretation of lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Okuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosiane Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (24), pp.10868-10881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3FO03816E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.01.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03631462v1</w:t>
+                <w:t xml:space="preserve">hal-04643709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional, Structural, and Kinetic Aspects of Lipid Digestion and Bioavailability: In Vitro, In Vivo, and Modeling Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Méthodes in vitro pour l’étude de la digestion des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-food-052720-093515⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, pp.cnd.2022.01.003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03644432v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro solubilization of fat-soluble vitamins in structurally defined mixed intestinal assemblies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compositional, Structural, and Kinetic Aspects of Lipid Digestion and Bioavailability: In Vitro, In Vivo, and Modeling Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.263-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-food-052720-093515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03122063v1</w:t>
+                <w:t xml:space="preserve">hal-03644432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the Anti-Angiogenic Effects of Delphinidin When Encapsulated within Small Extracellular Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merwan Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Nzoughet-Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loric Thoulouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (12), pp.4378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu13124378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardised semi-dynamic in vitro digestion method suitable for food – an international consensus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro solubilization of fat-soluble vitamins in structurally defined mixed intestinal assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotti Egger</w:t>
+                <w:t xml:space="preserve">Asma El Aoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reto Portmann</w:t>
+                <w:t xml:space="preserve">Aurélien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Marze</w:t>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (2), pp.1702-1720. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 589, pp.229-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9fo01293a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648755v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating and studying triglyceride droplets in microfluidic devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A standardised semi-dynamic in vitro digestion method suitable for food – an international consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Thanh Nguyen</w:t>
+                <w:t xml:space="preserve">Ana-Isabel Mulet-Cabero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Marquis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lotti Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Portmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.010⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.1702-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9fo01293a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615535v1</w:t>
+                <w:t xml:space="preserve">hal-02648755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the real-time interplay between triglyceride digestion and lipophilic micronutrient bioaccessibility using droplet microfluidics. 2 Application to various oils and (pro)vitamins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Marquis</w:t>
+                <w:t xml:space="preserve">Manipulating and studying triglyceride droplets in microfluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Anton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hoang Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.09.126⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615445v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the real-time interplay between triglyceride digestion and lipophilic micronutrient bioaccessibility using droplet microfluidics. 1 lab on a chip method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Studying the real-time interplay between triglyceride digestion and lipophilic micronutrient bioaccessibility using droplet microfluidics. 2 Application to various oils and (pro)vitamins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 275, pp.523-529. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 275, pp.661-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.09.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.09.096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03615437v1</w:t>
+                <w:t xml:space="preserve">hal-03615445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the real-time interplay between triglyceride digestion and lipophilic micronutrient bioaccessibility using droplet microfluidics. 2 application to various oils and (pro)vitamins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Studying the real-time interplay between triglyceride digestion and lipophilic micronutrient bioaccessibility using droplet microfluidics. 1 lab on a chip method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 275, pp.661-667. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.09.126⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 275, pp.523-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.09.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627943v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFOGEST static in vitro simulation of gastrointestinal food digestion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying the real-time interplay between triglyceride digestion and lipophilic micronutrient bioaccessibility using droplet microfluidics. 2 application to various oils and (pro)vitamins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275, pp.661-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.09.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41596-018-0119-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02073386v1</w:t>
+                <w:t xml:space="preserve">hal-02627943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring food to control its disintegration in the gastrointestinal tract and optimize nutrient bioavailability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INFOGEST static in vitro simulation of gastrointestinal food digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Brodkorb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotti Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Alvito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Assunção</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.991-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-018-0119-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615663v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring food to control its disintegration in the gastrointestinal tract and optimize nutrient bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.83-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893933v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of nutrients and micronutrients: advances in modeling and in vitro approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Marze</w:t>
+                <w:t xml:space="preserve">Bioavailability of Nutrients and Micronutrients: Advances in Modeling and In Vitro Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.35-55. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.35-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-food-030216-030055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01603871v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of Nutrients and Micronutrients: Advances in Modeling and In Vitro Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Marze</w:t>
+                <w:t xml:space="preserve">Bioavailability of nutrients and micronutrients: advances in modeling and in vitro approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.35-55. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+              <w:t xml:space="preserve">, 2017, 8, pp.35-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-food-030216-030055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03615565v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability of Nutrients and Micronutrients: Advances in Modeling and In Vitro Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Approaches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.35 - 55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-food-030216-030055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un microdigesteur pour le suivi de la digestion gastro-intestinale de gouttes d’huile isolées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Algaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.91-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining in silico simulation to study digestion parameters affecting the bioaccessibility of lipophilic nutrients and micronutrients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">In vitro digestion of emulsions: high spatiotemporal resolution using synchrotron SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4fo00483c⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (26), pp.5365-5373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sm01205h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630254v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of lipophilic micro-constituents from a lipid emulsion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Foaming and rheological properties of the liquid phase extracted from wheat flour dough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Turbin-Orger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5fo00441a⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03615603v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of emulsions: high spatiotemporal resolution using synchrotron SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (26), pp.5365-5373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5sm01205h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of emulsions: high spatiotemporal resolution using synchrotron SAXS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Bioaccessibility of lipophilic micro-constituents from a lipid emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sm01205h⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (10), pp.3218-3227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5fo00441a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02631656v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming and rheological properties of the liquid phase extracted from wheat flour dough</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Refining in silico simulation to study digestion parameters affecting the bioaccessibility of lipophilic nutrients and micronutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.05.003⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4fo00483c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631322v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of lipophilic micro-constituents from a lipid emulsion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Encapsulation of betalain into w/o/w double emulsion and release during in vitro intestinal lipid digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Kaimainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eila Jarvenpaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Huopalahti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5fo00441a⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (2), pp.899-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641478v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of betalain into w/o/w double emulsion and release during in vitro intestinal lipid digestion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Bioaccessibility of lipophilic micro-constituents from a lipid emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rainer Huopalahti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.10.016⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (10), pp.3218 - 3227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5fo00441a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634426v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of food foams produced by SMX static mixers</w:t>
+                <w:t xml:space="preserve">Encapsulation of betalain into w/o/w double emulsion and release during in vitro intestinal lipid digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laporte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Della Valle</w:t>
+                <w:t xml:space="preserve">Mika Kaimainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eila Järvenpää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Loisel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Rainer Huopalahti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.04.035⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (2), pp.899-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02572895v1</w:t>
+                <w:t xml:space="preserve">hal-03615523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of betalain into w/o/w double emulsion and release during in vitro intestinal lipid digestion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Refining in silico simulation to study digestion parameters affecting the bioaccessibility of lipophilic nutrients and micronutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 60 (2), pp.899-904. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.114-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4fo00483c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615523v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining in silico simulation to study digestion parameters affecting the bioaccessibility of lipophilic nutrients and micronutrients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Rheological properties of food foams produced by SMX static mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4fo00483c⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615456v1</w:t>
+                <w:t xml:space="preserve">hal-02572895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardised static in vitro digestion method suitable for food – an international consensus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A microfluidic device to study the digestion of trapped lipid droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Algaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, pp.1113-1124. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 5 (7), pp.1481-1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4fo00010b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3FO60702J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195466v1</w:t>
+                <w:t xml:space="preserve">hal-02638424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coarse-grained simulation to study the digestion and bioaccessibility of lipophilic nutrients and micronutrients in emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.129-139. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3fo60184f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic device to study the digestion of trapped lipid droplets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A standardised static in vitro digestion method suitable for food – an international consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minekus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alvito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5 (7), pp.1481-1488. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 5, pp.1113-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3FO60702J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4fo00010b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02638424v1</w:t>
+                <w:t xml:space="preserve">hal-01195466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microfluidic device to study the digestion of trapped lipid droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Algaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (7), pp.1481-1488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4fo00010b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coarse-grained simulation to study the digestion and bioaccessibility of lipophilic nutrients and micronutrients in emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.129-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3fo60184f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of fish oils rich in n-3 polyunsaturated fatty acids studied in emulsion and at the oil-water interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Bioaccessibility of Nutrients and Micronutrients from Dispersed Food Systems: Impact of the Multiscale Bulk and Interfacial Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2fo30165b⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (1), pp.76 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2010.525331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645529v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of Nutrients and Micronutrients from Dispersed Food Systems: Impact of the Multiscale Bulk and Interfacial Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">In vitro digestion of fish oils rich in n-3 polyunsaturated fatty acids studied in emulsion and at the oil-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2010.525331⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.231 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2fo30165b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644182v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of fish oils rich in n-3 polyunsaturated fatty acids studied in emulsion and at the oil–water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.231-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2fo30165b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccessibility of Nutrients and Micronutrients from Dispersed Food Systems: Impact of the Multiscale Bulk and Interfacial Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (1), pp.76-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10408398.2010.525331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of emulsions: diffusion and particle size distribution using diffusing wave spectroscopy and diffusion using nuclear magnetic resonance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loic Foucat</w:t>
+                <w:t xml:space="preserve">In vitro digestion of emulsions: mechanistic and experimental models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëla Choimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (42), pp.10994 - 11004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm26334c⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 8 (42), pp.10982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SM26336J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647120v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of emulsions: diffusion and particle size distribution using diffusing wave spectroscopy and diffusion using nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëla Choimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (42), pp.10994. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2sm26334c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of emulsions: mechanistic and experimental models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Marze</w:t>
+                <w:t xml:space="preserve">In vitro digestion of emulsions: diffusion and particle size distribution using diffusing wave spectroscopy and diffusion using nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Choimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (42), pp.10982. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2SM26336J⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 8 (42), pp.10994 - 11004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm26334c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615514v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of emulsions: mechanistic and experimental models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Choimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (42), pp.10982 - 10993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2sm26336j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillatory rheometry of aqueous foams : surfactant, liquid fraction, aging and protocol effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Guillermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5, pp.1937-1946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B817543H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous foam slip and shear regimes determined by rheometry and multiple light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (5), pp.1091. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1122/1.2952510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusive liquid propagation in porous and elastic materials: the case of foams under microgravity conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ritacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (5), pp.058303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.98.058303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusive Liquid Propagation in Porous and Elastic Materials: The Case of Foams under Microgravity Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ritacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.058303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foam experiments in parabolic flights: Development of an iss facility and capillary drainage experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Safouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (1), pp.22-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02908416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity of dispersions: From dry foams to dilute suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Feitosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Durian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (41), pp.6301-6305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/17/41/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5623,1414 +5640,1414 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicking human chewing with a mastication simulator to better understand aroma release in cheese and its vegetable analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Schong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kerjouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Catanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Weurman Flavour Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why mathematical modelling of macronutrient hydrolysis should concern you?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah H.E. Verkempinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja E.M. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic digestion model: bibliography on gastric pH and emptying, and on intestinal secretions and transit in normal human adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOGEST meeting in Wageningen 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Wageningen, Netherlands. 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid droplet digestion in a microfluidic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN Meeting on Droplets ( Energy Materials Nanotechnology) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the digestive fate of emulsions containing long chain n-3 lipids with a static and a dynamic in vitro system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cattenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Picque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference of Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émulsions foisonnées : Interactions des constituants aux interfaces et en volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR mousses et émulsions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la digestion in vitro de lipides riches en acides gras n-3 par RMN, DWS et tensiométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir de l'aliment dans le tube digestif - MODALTUB 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsion and interface of dispersed lipids under gastrointestinal tract conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Araceli Piermaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Christina Añon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Jornadas Internacionales de Proteinas y Coloides Alimentarios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Buenos Aires. Buenos Aires, ARG., Jul 2011, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">non-linear viscoelasticity and wall slip regimes of concentrated dispersed systems : the case of aqueous foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Guillermic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">liquid matter 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on aqueous foams in microgravity : a way to study poroelastic effects in soft wet cellular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéologie de mousse 3D : oscillation et extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poroelastic effects in aqueous foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soft Matter conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-gravitational liquid transport in aqueous foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELGRA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment glisse une mousse sur une surface solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7040,1102 +7057,1024 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking human chewing with a mastication simulator to better understand aroma release in cheese and its vegetable analogue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Marzin</w:t>
+                <w:t xml:space="preserve">Impacts of varying lipids-to-enzymes ratios on lipid hydrolysis and bioaccessibility. From static to dynamic in vitro digestion approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Kiyomi Okuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosiane Lopes Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Wageningem, Netherlands</w:t>
+              <w:t xml:space="preserve">8. International Congress of Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946047v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of varying lipids-to-enzymes ratios on lipid hydrolysis and bioaccessibility. From static to dynamic in vitro digestion approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosiane Lopes Cunha</w:t>
+                <w:t xml:space="preserve">Mimicking human chewing with a mastication simulator to better understand aroma release in cheese and its vegetable analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kerjouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Catanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Congress of Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">17th International Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Wageningem, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643643v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic lab-on-chip devices to generate and trap monodisperse micro-sized oil droplets for digestion study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN Meeting on Droplets ( Energy Materials Nanotechnology) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Sebastian, Spain. , pp.1 P., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave scattering techniques to study the dynamics of multiscales structures during in vitro digestion of emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-based methods to study in vitro digestion of emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Choimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cesena, Italy. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid Digestion and Bioaccessibility of Lipid-Soluble Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rashidinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harjinder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioaccessibility and Digestibility of Lipids from Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.171-203, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-56909-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurer l'aliment pour mieux piloter sa déconstruction dans le tube digestif et optimiser la biodisponibilité des nutriments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aliments fonctionnels dans un système alimentaire sain et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3ième édition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1042 p., 2019, Collection Sciences et techniques agro-alimentaires, 978-2-7430-2026-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of food digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Marze</w:t>
+                <w:t xml:space="preserve">Modeling of Food Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling of Microscale Transport in Biological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, Academic Press, 380 p., 2017, 978-0-12-804619-7; 978-0-12-804595-4. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+              <w:t xml:space="preserve">, Elsevier, pp.353-374, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804595-4.00014-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787762v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Food Digestion</w:t>
-[...76 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Devenir digestif et effets métaboliques des matrices formulées à base de lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Brice Kenmogne-Domguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 470 p., 2013, 978-2759220120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8145,472 +8084,472 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid digestion in emulsion: time-resolved monitoring of coexisting nanostructures using synchrotron SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toute la digestion gastro-intestinale dans un laboratoire sur puce : le microdigesteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport du Département Caractérisation et élaboration des Produits Issus de l’Agriculture Division for Science and Process Engineering of Agricultural Products Research &amp; Innovation Pour l’Aliment et les bioproduits - For Food &amp; Biobased Products. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the intestinal digestion of triglycerides in emulsion to identify the critical physico-chemical parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Emulsion composition and structure influence the in vitro digestion of triglycerides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797475v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsion composition and structure influence the in vitro digestion of triglycerides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Modeling the intestinal digestion of triglycerides in emulsion to identify the critical physico-chemical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797640v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages expérimentaux des propriétés interfaciales et volumiques des mousses aqueuses : les cas de l'imbibition en micropesanteur et de la rhéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Paris Sud - Paris XI, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00122059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8757,51 +8696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong Ta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmitha Rajendrakumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114605" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Okuro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Cunha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO03816E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxin Deng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinou Corstens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2023.100989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-052720-093515" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Aoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Barkallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nzoughet-Kouassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loric Thoulouze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124378" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Mulet-Cabero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo01293a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thanh Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615445v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marquis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.126" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.096" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-018-0119-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-030216-030055" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Approaches" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634555v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Algaba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00483c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00441a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615480v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01205h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Orger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.05.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Kaimainen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Jarvenpaa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Huopalahti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.10.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Valle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTFX2PZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila J&#228;rvenp&#228;&#228;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minekus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alminger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballance" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bohn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FO60702J" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3fo60184f" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00010b" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615494v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615466v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo30165b" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2010.525331" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Choimet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26334c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Choimet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26336J" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26336j" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817543H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1T08KL7V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.2952510" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ritacco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.98.058303" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984193v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.058303" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897054v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safouane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02908416" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897100v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feitosa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Durian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H.E. Verkempinck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja E.M. Janssen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797439v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804871v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Araceli Piermaria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Christina A&#241;on" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909284v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909265v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909270v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946047v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kiyomi Okuro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Lopes Cunha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809544v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615652v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rashidinejad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9_10" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166486v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787762v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804595-4.00014-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615592v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808026v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Brice Kenmogne-Domguia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283886.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797678v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797676v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122059v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cataneo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2026.102088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong Ta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmitha Rajendrakumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114605" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxin Deng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinou Corstens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2023.100989" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Okuro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Cunha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO03816E" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.01.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-052720-093515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Barkallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nzoughet-Kouassi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loric Thoulouze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124378" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122063v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Aoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Mulet-Cabero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo01293a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thanh Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marquis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.126" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.09.096" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-018-0119-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-030216-030055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Approaches" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rivi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Algaba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01205h" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Orger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.05.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615603v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00441a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00483c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Kaimainen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Jarvenpaa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Huopalahti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.10.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641478v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila J&#228;rvenp&#228;&#228;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Valle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTFX2PZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00010b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3fo60184f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195466v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minekus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alminger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballance" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bohn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FO60702J" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644182v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2010.525331" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo30165b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Choimet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26336J" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26334c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647120v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Choimet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648596v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26336j" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662823v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie Guillermic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817543H" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1T08KL7V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672032v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.2952510" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ritacco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.98.058303" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984193v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langevin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.058303" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safouane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02908416" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feitosa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Durian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/41/001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946036v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268954v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H.E. Verkempinck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja E.M. Janssen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195489v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804871v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808356v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803887v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Araceli Piermaria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Christina A&#241;on" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003082v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909270v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909274v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643643v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kiyomi Okuro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Lopes Cunha" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946047v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799490v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804640v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809544v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rashidinejad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9_10" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166486v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804595-4.00014-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808026v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Brice Kenmogne-Domguia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283886.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797678v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797475v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122059v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>