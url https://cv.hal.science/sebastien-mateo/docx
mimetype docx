--- v0 (2026-04-04)
+++ v1 (2026-04-25)
@@ -1195,235 +1195,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03337973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconclusive efficacy of intervention on upper-limb function after tetraplegia: A systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Procédure pour conduire avec succès une revue de littérature selon la méthode PRISMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.05.008⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.29 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2020.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939359v1</w:t>
+                <w:t xml:space="preserve">hal-03493951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure pour conduire avec succès une revue de littérature selon la méthode PRISMA</w:t>
+                <w:t xml:space="preserve">Inconclusive efficacy of intervention on upper-limb function after tetraplegia: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.29 - 37. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.230-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2020.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493951v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptive pilot study of vividness and temporal equivalence during motor imagery training after quadriplegia</w:t>
               </w:r>
@@ -1520,619 +1520,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of grasping after motor imagery in C6-C7 tetraplegia: A kinematic and MEG pilot study</w:t>
+                <w:t xml:space="preserve">Upper limb kinematics after cervical spinal cord injury: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Di Rienzo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpuech</w:t>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen T Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/RNN-140466⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-0003-12-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362944v1</w:t>
+                <w:t xml:space="preserve">hal-01143438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor imagery reinforces brain compensation of reach-to-grasp movement after cervical spinal cord injury</w:t>
+                <w:t xml:space="preserve">Improvement of grasping after motor imagery in C6-C7 tetraplegia: A kinematic and MEG pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Di Rienzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vance Bergeron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Collet</w:t>
+                <w:t xml:space="preserve">Claude Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00234⟩</w:t>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (4), pp.543-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/RNN-140466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362901v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroplasticity of imagined wrist actions after spinal cord injury: a pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Motor imagery reinforces brain compensation of reach-to-grasp movement after cervical spinal cord injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Di Rienzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vance Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpuech</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-014-4114-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127619v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limb kinematics after cervical spinal cord injury: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroplasticity of imagined wrist actions after spinal cord injury: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Di Rienzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Collet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 233 (1), pp.291-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-0003-12-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-014-4114-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143438v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroplasticity of prehensile neural networks after quadriplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Di Rienzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2664,51 +2664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vance Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2973,96 +2973,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie motrice après blessure médullaire : connaissances actuelles et perspectives pour la rééducation</w:t>
+                <w:t xml:space="preserve">La thérapie par le miroir et l’imagerie motrice dans le traitement des douleurs neurologiques : quelles preuves et applications ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème journée nationale de l’Association Hautevilloise pour la Recherche et l’Étude en Kinésithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Hautevilloise pour la Recherche et l’Étude en Kinésithérapie, Apr 2018, Valence, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès International des Étudiants Kinésithérapeutes Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896811v1</w:t>
+                <w:t xml:space="preserve">hal-03896780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasping rehabilitation using motor imagery with or with no neurofeedback after tetraplegia</w:t>
               </w:r>
@@ -3111,441 +3111,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie motrice : applications en clinique et en recherche</w:t>
+                <w:t xml:space="preserve">Imagerie motrice après blessure médullaire : connaissances actuelles et perspectives pour la rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de Neurokinésithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'intérêt de Neurologie de la société française de physiothérapie, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">19ème journée nationale de l’Association Hautevilloise pour la Recherche et l’Étude en Kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Hautevilloise pour la Recherche et l’Étude en Kinésithérapie, Apr 2018, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896824v1</w:t>
+                <w:t xml:space="preserve">hal-03896811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la rééducation du membre supérieur après tétraplégie</w:t>
+                <w:t xml:space="preserve">Imagerie motrice : applications en clinique et en recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les soirées du C3R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C3R, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">1ère journée de Neurokinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'intérêt de Neurologie de la société française de physiothérapie, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896839v1</w:t>
+                <w:t xml:space="preserve">hal-03896824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles preuves d’efficacité des techniques de rééducation du membre supérieur après tétraplégie ?</w:t>
+                <w:t xml:space="preserve">Efficacité de la rééducation du membre supérieur après tétraplégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès International des Étudiants Kinésithérapeutes Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Les soirées du C3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C3R, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896771v1</w:t>
+                <w:t xml:space="preserve">hal-03896839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thérapie par le miroir et l’imagerie motrice dans le traitement des douleurs neurologiques : quelles preuves et applications ?</w:t>
+                <w:t xml:space="preserve">Quelles preuves d’efficacité des techniques de rééducation du membre supérieur après tétraplégie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International des Étudiants Kinésithérapeutes Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896780v1</w:t>
+                <w:t xml:space="preserve">hal-03896771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment utiliser l’imagerie motrice en kinésithérapie ?</w:t>
+                <w:t xml:space="preserve">Innovative neurorehabilitation strategies for upper limb rehabilitation after tetraplegia: what are the evidence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès de la Société Française de Physiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Neurotalk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896931v1</w:t>
+                <w:t xml:space="preserve">hal-03896745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative neurorehabilitation strategies for upper limb rehabilitation after tetraplegia: what are the evidence?</w:t>
+                <w:t xml:space="preserve">Comment utiliser l’imagerie motrice en kinésithérapie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Neurotalk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">6ème congrès de la Société Française de Physiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896745v1</w:t>
+                <w:t xml:space="preserve">hal-03896931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor control strategies for upper limb movements after tetraplegia. a kinematic review</w:t>
               </w:r>
@@ -4345,51 +4345,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3F4639E"/>
+    <w:nsid w:val="1F66ACE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4576,51 +4576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-mateo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4867-4146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145817733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charbonnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bihel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2025.01.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T Reilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mateo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flimmy Agon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.03.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alvarado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arminjon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Damieux&#8208;verdeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Condemine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cre2.549" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Popovi&#263;-Maneski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.14379" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.13309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Philip Gabel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Mokhtarinia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Melloh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v12.i4.178" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mateo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergeron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinet-Lacoste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pouget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.05.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.05.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02315980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.06.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140466" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Bergeron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00234" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4114-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-12-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daligault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpuech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2014.05.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hinnekens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Guitteny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naa&#239;m" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.07.101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Arsenault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.12.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896780v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01226781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10066" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-mateo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4867-4146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145817733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charbonnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bihel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2025.01.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T Reilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mateo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flimmy Agon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.03.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alvarado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arminjon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Damieux&#8208;verdeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Condemine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cre2.549" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Popovi&#263;-Maneski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.14379" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.13309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Philip Gabel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Mokhtarinia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Melloh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v12.i4.178" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mateo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergeron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinet-Lacoste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pouget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.05.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Marco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.05.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02315980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.06.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-12-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140466" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00234" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4114-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daligault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpuech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2014.05.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hinnekens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Guitteny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naa&#239;m" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.07.101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Arsenault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.12.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896839v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01226781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10066" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>