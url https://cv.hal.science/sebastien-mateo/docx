--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1195,235 +1195,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03337973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure pour conduire avec succès une revue de littérature selon la méthode PRISMA</w:t>
+                <w:t xml:space="preserve">Inconclusive efficacy of intervention on upper-limb function after tetraplegia: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Di Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2020.05.019⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.230-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493951v1</w:t>
+                <w:t xml:space="preserve">hal-03939359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconclusive efficacy of intervention on upper-limb function after tetraplegia: A systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Procédure pour conduire avec succès une revue de littérature selon la méthode PRISMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (3), pp.230-240. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.29 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2020.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939359v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptive pilot study of vividness and temporal equivalence during motor imagery training after quadriplegia</w:t>
               </w:r>
@@ -1520,619 +1520,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limb kinematics after cervical spinal cord injury: a review</w:t>
+                <w:t xml:space="preserve">Improvement of grasping after motor imagery in C6-C7 tetraplegia: A kinematic and MEG pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Collet</w:t>
+                <w:t xml:space="preserve">Franck Di Rienzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-0003-12-9⟩</w:t>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (4), pp.543-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/RNN-140466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143438v1</w:t>
+                <w:t xml:space="preserve">hal-02362944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of grasping after motor imagery in C6-C7 tetraplegia: A kinematic and MEG pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroplasticity of imagined wrist actions after spinal cord injury: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Di Rienzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (4), pp.543-555. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 233 (1), pp.291-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/RNN-140466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-014-4114-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362944v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor imagery reinforces brain compensation of reach-to-grasp movement after cervical spinal cord injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Di Rienzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vance Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroplasticity of imagined wrist actions after spinal cord injury: a pilot study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upper limb kinematics after cervical spinal cord injury: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpuech</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen T Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 233 (1), pp.291-302. </w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-014-4114-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1743-0003-12-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127619v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroplasticity of prehensile neural networks after quadriplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Di Rienzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2973,441 +2973,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thérapie par le miroir et l’imagerie motrice dans le traitement des douleurs neurologiques : quelles preuves et applications ?</w:t>
+                <w:t xml:space="preserve">Grasping rehabilitation using motor imagery with or with no neurofeedback after tetraplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès International des Étudiants Kinésithérapeutes Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Invitation par l'École Polytechnique Fédérale de Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr Millan, Mar 2018, Genève (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896780v1</w:t>
+                <w:t xml:space="preserve">hal-03896801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasping rehabilitation using motor imagery with or with no neurofeedback after tetraplegia</w:t>
+                <w:t xml:space="preserve">Imagerie motrice après blessure médullaire : connaissances actuelles et perspectives pour la rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invitation par l'École Polytechnique Fédérale de Lausanne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pr Millan, Mar 2018, Genève (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">19ème journée nationale de l’Association Hautevilloise pour la Recherche et l’Étude en Kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Hautevilloise pour la Recherche et l’Étude en Kinésithérapie, Apr 2018, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896801v1</w:t>
+                <w:t xml:space="preserve">hal-03896811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie motrice après blessure médullaire : connaissances actuelles et perspectives pour la rééducation</w:t>
+                <w:t xml:space="preserve">Imagerie motrice : applications en clinique et en recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème journée nationale de l’Association Hautevilloise pour la Recherche et l’Étude en Kinésithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Hautevilloise pour la Recherche et l’Étude en Kinésithérapie, Apr 2018, Valence, France</w:t>
+              <w:t xml:space="preserve">1ère journée de Neurokinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'intérêt de Neurologie de la société française de physiothérapie, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896811v1</w:t>
+                <w:t xml:space="preserve">hal-03896824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie motrice : applications en clinique et en recherche</w:t>
+                <w:t xml:space="preserve">Efficacité de la rééducation du membre supérieur après tétraplégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de Neurokinésithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'intérêt de Neurologie de la société française de physiothérapie, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Les soirées du C3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C3R, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896824v1</w:t>
+                <w:t xml:space="preserve">hal-03896839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la rééducation du membre supérieur après tétraplégie</w:t>
+                <w:t xml:space="preserve">Quelles preuves d’efficacité des techniques de rééducation du membre supérieur après tétraplégie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les soirées du C3R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C3R, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès International des Étudiants Kinésithérapeutes Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896839v1</w:t>
+                <w:t xml:space="preserve">hal-03896771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles preuves d’efficacité des techniques de rééducation du membre supérieur après tétraplégie ?</w:t>
+                <w:t xml:space="preserve">La thérapie par le miroir et l’imagerie motrice dans le traitement des douleurs neurologiques : quelles preuves et applications ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International des Étudiants Kinésithérapeutes Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896771v1</w:t>
+                <w:t xml:space="preserve">hal-03896780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative neurorehabilitation strategies for upper limb rehabilitation after tetraplegia: what are the evidence?</w:t>
               </w:r>
@@ -4345,51 +4345,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F66ACE6"/>
+    <w:nsid w:val="792E4FC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4576,51 +4576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-mateo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4867-4146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145817733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charbonnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bihel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2025.01.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T Reilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mateo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flimmy Agon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.03.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alvarado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arminjon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Damieux&#8208;verdeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Condemine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cre2.549" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Popovi&#263;-Maneski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.14379" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.13309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Philip Gabel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Mokhtarinia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Melloh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v12.i4.178" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mateo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergeron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinet-Lacoste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pouget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.05.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Marco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.05.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02315980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.06.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-12-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140466" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00234" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4114-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daligault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpuech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2014.05.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hinnekens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Guitteny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naa&#239;m" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.07.101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Arsenault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.12.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896839v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01226781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10066" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-mateo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4867-4146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145817733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charbonnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bihel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2025.01.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T Reilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mateo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flimmy Agon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.03.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alvarado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arminjon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Damieux&#8208;verdeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Condemine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cre2.549" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Popovi&#263;-Maneski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.14379" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joor.13309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Philip Gabel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Mokhtarinia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Melloh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5312/wjo.v12.i4.178" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mateo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergeron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinet-Lacoste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pouget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.05.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.05.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02315980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.06.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140466" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4114-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-12-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daligault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpuech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2014.05.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hinnekens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Guitteny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naa&#239;m" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.07.101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Arsenault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2018.12.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896780v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01226781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10066" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>