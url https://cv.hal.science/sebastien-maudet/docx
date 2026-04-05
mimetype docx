--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -141,450 +141,441 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT over Non-Terrestrial Networks: A Bibliometric Analysis</w:t>
+                <w:t xml:space="preserve">Effects of an unsynchronized RTS attack on a hardware 802.11ah test bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Mhalla</w:t>
+                <w:t xml:space="preserve">Ignacio José Dasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamseddine Zaki</w:t>
+                <w:t xml:space="preserve">Renzo E. Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Multidisciplinary Conference on Engineering Technology (IMCET 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Beyrouth (Conference fully ONLINE), Lebanon. paper #1571254739</w:t>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC2026-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Nice, France. ID paper 69044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543475v1</w:t>
+                <w:t xml:space="preserve">hal-05559466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial IoT cybersecurity: a bibliometric analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IoT over Non-Terrestrial Networks: A Bibliometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Mhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio J. Dasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Maudet</w:t>
+                <w:t xml:space="preserve">Chamseddine Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renzo E. Navas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Abbass Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpliTech 2025: 10th International Conference on Smart and Sustainable Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Multidisciplinary Conference on Engineering Technology (IMCET 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Beyrouth (Conference fully ONLINE), Lebanon. paper #1571254739</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039566v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse bibliométrique de la cybersécurité dans l'IoT industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio J. Dasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo E. Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESSI 2025 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS GDR Sécurité Informatique, May 2025, Lanniron, France. pp.sciencesconf.org:ressi2025:615412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Success Probability and Energy Consumed by a LoRaWAN node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -616,237 +607,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de l'équipe pédagogique du département Réseaux et Télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Valtot</w:t>
+                <w:t xml:space="preserve">Industrial IoT cybersecurity: a bibliometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio J. Dasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Durand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo E. Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SpliTech 2025: 10th International Conference on Smart and Sustainable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Split, Croatia. pp.#1571125762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SpliTech65624.2025.11091687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547482v1</w:t>
+                <w:t xml:space="preserve">hal-05039566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle d'intégration des étudiants en dut réseaux et télécommunications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Transformation de l'équipe pédagogique du département Réseaux et Télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Froppier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, La Rochelle (17000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cycle d'intégration des étudiants en dut réseaux et télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Valtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Froppier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -856,588 +964,588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined energy consumption model of an STA in a Wi-Fi HaLow network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 73 (8), pp.6156-6168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2025.3535868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole Wi-Fi HaLow - La norme 802.11 pour l’IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.TE7382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-te7382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and Analysis of the Wi-Fi HaLow Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Paper# IoT-35383-2024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JIOT.2024.3401862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical evaluation of Wi-Fi HaLow performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.100957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.iot.2023.100957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined Node Energy Consumption Modeling in a LoRaWAN Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (19), pp.6398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s21196398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1447,156 +1555,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bechkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05257163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1606,138 +1714,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la consommation énergétique d'une station dans un réseau Wi-Fi HaLow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SOC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lorient, France. pp.sciencesconf.org:gdr-soc2-2025:636094, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1805,51 +1913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28EB0E7D"/>
+    <w:nsid w:val="698A37CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2036,51 +2144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-maudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5509-6682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mhalla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039566v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio J. Dasso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E. Navas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091687" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993507v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diouris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04547482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valtot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Froppier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2025.3535868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te7382" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2024.3401862" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100957" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21196398" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-maudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5509-6682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Jos&#233; Dasso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E. Navas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mhalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993507v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio J. Dasso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diouris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091687" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04547482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valtot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Froppier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2025.3535868" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te7382" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2024.3401862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100957" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21196398" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>