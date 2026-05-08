--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -404,51 +404,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bibliométrique de la cybersécurité dans l'IoT industriel</w:t>
+                <w:t xml:space="preserve">Industrial IoT cybersecurity: a bibliometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio J. Dasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
@@ -466,285 +466,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo E. Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2025 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SpliTech 2025: 10th International Conference on Smart and Sustainable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Split, Croatia. pp.#1571125762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SpliTech65624.2025.11091687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993507v2</w:t>
+                <w:t xml:space="preserve">hal-05039566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission Success Probability and Energy Consumed by a LoRaWAN node</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse bibliométrique de la cybersécurité dans l'IoT industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio J. Dasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo E. Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Diouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Technology Conference: VTC2025-Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2025, Oslo, Norway. paper ID 92280</w:t>
+              <w:t xml:space="preserve">RESSI 2025 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS GDR Sécurité Informatique, May 2025, Lanniron, France. pp.sciencesconf.org:ressi2025:615412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003218v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial IoT cybersecurity: a bibliometric analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission Success Probability and Energy Consumed by a LoRaWAN node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Diouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpliTech 2025: 10th International Conference on Smart and Sustainable Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vehicular Technology Conference: VTC2025-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Oslo, Norway. paper ID 92280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039566v1</w:t>
+                <w:t xml:space="preserve">hal-05003218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de l'équipe pédagogique du département Réseaux et Télécommunications</w:t>
               </w:r>
@@ -938,614 +938,709 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined energy consumption model of an STA in a Wi-Fi HaLow network</w:t>
+                <w:t xml:space="preserve">Comparison of the energy consumed by an IoT device using 802.11ah and LoRa/LoRaWAN technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.IOT-D-25-03496</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931896v1</w:t>
+                <w:t xml:space="preserve">hal-05603311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole Wi-Fi HaLow - La norme 802.11 pour l’IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.TE7382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-te7382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and Analysis of the Wi-Fi HaLow Energy Consumption</w:t>
+                <w:t xml:space="preserve">Refined energy consumption model of an STA in a Wi-Fi HaLow network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2024.3401862⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (8), pp.6156-6168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2025.3535868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577421v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical evaluation of Wi-Fi HaLow performance</w:t>
+                <w:t xml:space="preserve">Evaluation and Analysis of the Wi-Fi HaLow Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2023.100957⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Paper# IoT-35383-2024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2024.3401862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233207v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Practical evaluation of Wi-Fi HaLow performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Diouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.100957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2023.100957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Refined Node Energy Consumption Modeling in a LoRaWAN Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (19), pp.6398. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21196398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1555,156 +1650,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cassiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bechkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05257163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1714,138 +1809,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la consommation énergétique d'une station dans un réseau Wi-Fi HaLow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Diouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SOC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lorient, France. pp.sciencesconf.org:gdr-soc2-2025:636094, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1913,51 +2008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="698A37CA"/>
+    <w:nsid w:val="F0F9D482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2144,51 +2239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-maudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5509-6682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Jos&#233; Dasso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E. Navas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mhalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993507v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio J. Dasso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diouris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091687" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04547482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valtot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Froppier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2025.3535868" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te7382" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2024.3401862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100957" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21196398" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-maudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5509-6682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Jos&#233; Dasso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E. Navas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mhalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio J. Dasso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091687" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993507v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diouris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04547482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valtot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Froppier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-te7382" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chevillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2025.3535868" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2024.3401862" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2023.100957" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355091v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21196398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>