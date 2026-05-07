--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -1419,273 +1419,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fermented milk with Bifidobacterium animalis strain DN-173 010 on gut transit time in the elderly</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acacia gum is a bifidogenic dietary fibre with high digestive tolerance in healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cherbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kravtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Méance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">Microbial Ecology in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15, pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416351v1</w:t>
+                <w:t xml:space="preserve">hal-02670821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acacia gum is a bifidogenic dietary fibre with high digestive tolerance in healthy humans</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of fermented milk with Bifidobacterium animalis strain DN-173 010 on gut transit time in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Turchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Ecology in Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 15, pp.43-50</w:t>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670821v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifidobacterium animalis strain DN-173 010 shortens the colonic transit time in healthy women : a double-blind, randomized, controlled study</w:t>
               </w:r>
@@ -3547,51 +3547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77AFA2D7"/>
+    <w:nsid w:val="450E76A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3778,51 +3778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-meance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1985-683X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157869253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9961-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678527v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delacou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kotok" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;ance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02941k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fenech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Claveria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9LC00254E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pallandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Korchane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Potier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gamby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02413" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingli Kou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.05.026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Papin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZR4Z9JS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00679141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velve-Casquillas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cramer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Velve Casquillas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertholle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meance" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.12.074" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQMD938H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigottier-Gois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sutren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Krementscki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayuela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raimondi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kravtchenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien M&#233;ance" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuillerier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Gerhardt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Myara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Sutren" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mogenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Berta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Grimaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Antoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pages" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Krementscki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meance" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ramirez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-meance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1985-683X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157869253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9961-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678527v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bsawmaii" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delacou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Kotok" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;ance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutayba Saada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02941k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fenech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Claveria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9LC00254E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pallandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Korchane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Potier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gamby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02413" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingli Kou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.05.026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00830972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Papin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.12.083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZR4Z9JS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00679141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velve-Casquillas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cramer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Velve Casquillas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertholle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meance" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.12.074" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQMD938H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigottier-Gois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sutren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Krementscki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayuela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raimondi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kravtchenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien M&#233;ance" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuillerier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Gerhardt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Myara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Sutren" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mogenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Berta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Grimaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Antoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pages" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Krementscki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meance" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ramirez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Haghiri-Gosnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rose" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>