--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -723,295 +723,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pressure cycling and compression rate on the bcc-hcp transition in an FeNi alloy</w:t>
+                <w:t xml:space="preserve">The structure of liquid carbon elucidated by in situ X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanyao Zhang</w:t>
+                <w:t xml:space="preserve">Dominik Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+                <w:t xml:space="preserve">Johannes Rips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Celeste</w:t>
+                <w:t xml:space="preserve">Maximilian Schörner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Pandolfi</w:t>
+                <w:t xml:space="preserve">Jan Vorberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Ricks</w:t>
+                <w:t xml:space="preserve">Divyanshu Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127 (26), pp.261901. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nature, 642 (8067), pp.351-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0300182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09035-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442451v1</w:t>
+                <w:t xml:space="preserve">hal-05086534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of liquid carbon elucidated by in situ X-ray diffraction</w:t>
+                <w:t xml:space="preserve">Effect of pressure cycling and compression rate on the bcc-hcp transition in an FeNi alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Kraus</w:t>
+                <w:t xml:space="preserve">Yanyao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Rips</w:t>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Schörner</w:t>
+                <w:t xml:space="preserve">Anna Celeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Vorberger</w:t>
+                <w:t xml:space="preserve">Silvia Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divyanshu Ranjan</w:t>
+                <w:t xml:space="preserve">Matthew Ricks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nature, 642 (8067), pp.351-355. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (26), pp.261901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09035-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0300182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086534v1</w:t>
+                <w:t xml:space="preserve">hal-05442451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the compression rates on the lattice parameters in Zn investigated by dynamic diamond anvil cell</w:t>
               </w:r>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Elisa Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Geochemistry, Geophysics, Geosystems, 26 (3), pp.e2024GC011827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1663,51 +1663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Androgynous {10-12} twin in zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,51 +1966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Raterron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2113,51 +2113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 238 (1), pp.400 - 419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2185,295 +2185,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement bias in self-heating x-ray free electron laser experiments from diffraction studies of phase transformation in titanium</w:t>
+                <w:t xml:space="preserve">Depth Dependent Deformation and Anisotropy of Pyrolite in the Earth's Lower Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. B. Ball</w:t>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Husband</w:t>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Mchardy</w:t>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. I. Mcmahon</w:t>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Strohm</w:t>
+                <w:t xml:space="preserve">Anna Pakhomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Journal of Applied Physics, 136 (11), pp.115902. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Geophysical Research Letters, 51 (11), pp.e2024GL109433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0215908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024gl109433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708618v1</w:t>
+                <w:t xml:space="preserve">hal-04609044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Dependent Deformation and Anisotropy of Pyrolite in the Earth's Lower Mantle</w:t>
+                <w:t xml:space="preserve">Measurement bias in self-heating x-ray free electron laser experiments from diffraction studies of phase transformation in titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+                <w:t xml:space="preserve">O. B. Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+                <w:t xml:space="preserve">R. J. Husband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Krug</w:t>
+                <w:t xml:space="preserve">J. D. Mchardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chantel</w:t>
+                <w:t xml:space="preserve">M. I. Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Pakhomova</w:t>
+                <w:t xml:space="preserve">C. Strohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Geophysical Research Letters, 51 (11), pp.e2024GL109433. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Applied Physics, 136 (11), pp.115902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024gl109433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0215908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609044v1</w:t>
+                <w:t xml:space="preserve">hal-04708618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock compression experiments using the DiPOLE 100-X laser on the high energy density instrument at the European x-ray free electron laser: Quantitative structural analysis of liquid Sn</w:t>
               </w:r>
@@ -2740,64 +2740,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of two-phase aggregates with in situ X-ray tomography in rotating Paris–Edinburgh cell at GPa pressures and high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,645 +2855,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic optical spectroscopy and pyrometry of static targets under optical and x-ray laser heating at the European XFEL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. B. Ball</w:t>
+                <w:t xml:space="preserve">Deformation Mechanisms, Microstructures, and Seismic Anisotropy of Wadsleyite in the Earth's Transition Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Prescher</w:t>
+                <w:t xml:space="preserve">Morvarid Saki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Appel</w:t>
+                <w:t xml:space="preserve">Jeffrey Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baehtz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marzena Baron</w:t>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0142196⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Geochemistry, Geophysics, Geosystems, 24 (11), pp.e2023GC011026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023gc011026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188341v1</w:t>
+                <w:t xml:space="preserve">hal-04288703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ study of microstructures induced by the olivine to wadsleyite transformation at conditions of the 410 km depth discontinuity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+                <w:t xml:space="preserve">MHz free electron laser x-ray diffraction and modeling of pulsed laser heated diamond anvil cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Konôpková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel J Husband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Prescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2022-8731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Applied Physics, 134 (9), pp.095904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0149836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323393v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation Mechanisms, Microstructures, and Seismic Anisotropy of Wadsleyite in the Earth's Transition Zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">In-situ study of microstructures induced by the olivine to wadsleyite transformation at conditions of the 410 km depth discontinuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023gc011026⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, American Mineralogist, 108 (12), pp.2283-2293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2022-8731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288703v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MHz free electron laser x-ray diffraction and modeling of pulsed laser heated diamond anvil cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jaisle</w:t>
+                <w:t xml:space="preserve">Dynamic optical spectroscopy and pyrometry of static targets under optical and x-ray laser heating at the European XFEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. B. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cébron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachel J Husband</w:t>
+                <w:t xml:space="preserve">C. Baehtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Prescher</w:t>
+                <w:t xml:space="preserve">Marzena Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Journal of Applied Physics, 134 (9), pp.095904. </w:t>
+              <w:t xml:space="preserve">, 2023, Journal of Applied Physics, 134 (5), pp.055901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0149836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0142196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199829v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation microstructures in pyrolite under stress: Implications for anisotropy in subducting slabs below the 660 km discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pakhomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Earth and Planetary Science Letters, 604, pp.118015. </w:t>
@@ -3678,64 +3678,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation and slip systems of CaCl2-type MnO2 under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3795,51 +3795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of Polycrystalline MgO Up to 8.3 GPa and 1270 K: Microstructures, Dominant Slip-Systems, and Transition to Grain Boundary Sliding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3929,103 +3929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textures Induced by the Coesite‐Stishovite Transition and Implications for the Visibility of the X‐Discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvarid Saki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Geochemistry, Geophysics, Geosystems, 23 (10), pp.e2022GC010544. </w:t>
@@ -4223,64 +4223,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. P. Liermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Konôpková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4331,51 +4331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Visualization of hcp-Iron Strength and Plasticity under Shock Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovanndara Hok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4465,51 +4465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of NaCoF3 perovskite and post-perovskite up to 30 GPa and 1013 K: implications for plastic deformation and transformation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowell Miyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,51 +4733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural effects and mechanism of bcc-hcp-bcc transformations in polycrystalline iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainhoa Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4889,51 +4889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowell M Miyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Speziale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Review of Scientific Instruments, 91 (4), pp.045121. </w:t>
@@ -5144,51 +5144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Immoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ermakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauke Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5265,51 +5265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Raterron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Comptes Rendus Geoscience, 351 (2-3), pp.80-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5395,51 +5395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 351 (2-3), pp.71-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5486,51 +5486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocations and Plastic Deformation in MgO Crystals: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,77 +5745,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting seismic anisotropy above the 410 km discontinuity using reflection coefficients of underside reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvarid Saki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Wookey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6658,51 +6658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Raterron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6743,334 +6743,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic response and anisotropy of a model hcp iron inner core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modeling of upper mantle plasticity: From single-crystal rheology to multiphase aggregate deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Raterron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lincot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2014.04.001⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 228, pp.232-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260088v1</w:t>
+                <w:t xml:space="preserve">hal-00980640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of upper mantle plasticity: From single-crystal rheology to multiphase aggregate deformation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bollinger</w:t>
+                <w:t xml:space="preserve">Seismic response and anisotropy of a model hcp iron inner core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lincot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cordier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 228, pp.232-243. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 346, pp.148-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2013.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980640v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texturing in Earth's inner core due to preferential growth in its equatorial belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7142,51 +7142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texturing in the Earth's inner core due to preferential growth in its equatorial belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7271,51 +7271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond anvil cell deformation of CaSiO perovskite up to 49 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowell Miyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takehiko Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7392,51 +7392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of (Mg,Fe)SiO3 Post-Perovskite and D'' Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen K. Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7794,51 +7794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice preferred orientation and stress in polycrystalline hcp-Co plastically deformed under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyoshi Miyajimab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7924,51 +7924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation of state, elasticity and shear strength of pyrite under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Jephcoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8086,51 +8086,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des rayons X à l’étude de microstructures et propriétés mécaniques sous pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8198,51 +8198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation and Plasticity of Materials under Extreme Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fei, Yingwei; Walter, Michael J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Static and Dynamic High Pressure Mineral Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press (CUP), pp.239-265, 2022</w:t>
@@ -8271,64 +8271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of Core and Lower-Mantle Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Terasaki, H.; Fischer, R. A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Earth: Physics and Chemistry of the Lower Mantle and Core</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons; Inc; Hoboken; NJ; USA, pp.89-99, 2016</w:t>
@@ -8357,51 +8357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial diffraction in the diamond anvil cell: methods and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boldyreva, E.; Dera, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Pressure Crystallography: From Fundamental Phenomena to Technological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer; Dordrecht; Netherlands, pp.111-122, 2010</w:t>
@@ -8462,90 +8462,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIMEleSS-tools - Multigrain Crystallography in the Diamond Anvil Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:e327d6ae5b2819d72d5ffc44df13746f92bca24e;origin=https://hal.archives-ouvertes.fr/hal-04347374;visit=swh:1:snp:44120d3d1552241922ab647bbd8f4a639b6001be;anchor=swh:1:rel:65ef7d29792ef22de36554c323e0d404cb7f4ff6;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8564,7973 +8564,8500 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The iron phase diagram at multiple timescales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multigrain crystallography - New tools for high pressure discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European High Pressure Research Group (EHPRG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">School on High Pressure Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Synchrotron ESRF, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246640v1</w:t>
+                <w:t xml:space="preserve">hal-05571892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Grain Diffraction and Deformation Experiments in Diamond Anvil Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Laser driven shock compression of Iron at the EuXFEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEES-ISRD 2025 Joint Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-9786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237126v1</w:t>
+                <w:t xml:space="preserve">hal-05583218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep mantle deformation and microstructures from high pressure mineral physics experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut des Sciences de la Terre d'Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the iron phase diagram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effects of timescale and P/T path on the observed phase diagram of Iron up to over 200 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Two-Seven-Four-Zero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Three-Zero-Three-Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Five-Seven-Zero-Zero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Onsen Workshop: Formation and Chemical Composition of Cores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Yunishigawa, Nikko, Tochigi, Japan</w:t>
+              <w:t xml:space="preserve">AIRAPT-29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRAPT, Sep 2025, Matsuyama, Ehime, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459008v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New facilities for high pressure / high temperature experiments on iron alloys at planetary core conditions on the European XFEL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multi-Grain Diffraction and Deformation Experiments in Diamond Anvil Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEES-ISRD 2025 Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Chicago, IL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609017v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolite microstructures and deep mantle anisotropy from multigrain XRD in the laser-heated diamond anvil cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The iron phase diagram at multiple timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bayreuth, Germany</w:t>
+              <w:t xml:space="preserve">European High Pressure Research Group (EHPRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642763v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation and deformation microstrucures in Earth's mantle minerals up to 110 GPa and 2000 K using multigrain X-ray crystallography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Revisiting the iron phase diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOTOM International Conference on the Textures of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Métallurgie et de Matériaux; Laboratoire d'étude des microstructures et de mécanique des matériaux, Jul 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">4th Onsen Workshop: Formation and Chemical Composition of Cores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Yunishigawa, Nikko, Tochigi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642758v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigrain crystallography: new tools for high pressure discoveries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le fer en conditions extrêmes au EuXFEL et à l’ESRF : effet des chemins temps-pression-température et diagramme de phase au-delà de 200 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Two-Seven-Four-Zero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Three-Zero-Three-Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Five-Seven-Zero-Zero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCr High-Pressure workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">16e colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Cristallographie; Société Française de Minéralogie et Cristallographie, Nov 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811197v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigrain X-ray Diffraction for the Study of Deformation and Phase Transformation Microstructures at Deep Mantle Pressures and Temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">New facilities for high pressure / high temperature experiments on iron alloys at planetary core conditions on the European XFEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCr Congress and General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192902v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffraction multigrain pour l’étude des microstructures de transformation et déformation dans les expériences sous haute pression et haute température en cellule à enclumes de diamant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pyrolite microstructures and deep mantle anisotropy from multigrain XRD in the laser-heated diamond anvil cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323338v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and microstructures of Earth minerals at mantle P and T using multigrain X-ray crystallography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Phase transformation and deformation microstrucures in Earth's mantle minerals up to 110 GPa and 2000 K using multigrain X-ray crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Speziale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 28th AIRAPT and 60th EHPRG International Conference on High Pressure Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICOTOM International Conference on the Textures of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Métallurgie et de Matériaux; Laboratoire d'étude des microstructures et de mécanique des matériaux, Jul 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187755v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigrain X-ray Diffraction for the Study of Deformation and Phase Transformation Microstructures at Deep Mantle Pressures and Temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Iron at extreme condition at the EuXFEL: static and dynamic experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Two-Seven-Four-Zero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Three-Zero-Three-Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Five-Seven-Zero-Zero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 28th AIRAPT and 60th EHPRG International Conference on High Pressure Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Research at High Pressure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Seminar, Jul 2024, Holderness NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187746v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface wave detectability of transition zone anisotropy induced by non-Newtonian mantle flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multigrain crystallography: new tools for high pressure discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IUCr High-Pressure workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759685v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles opportunités au laser à électron libre européen pour l’étude de l’intérieur de la terre et des planètes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multigrain X-ray Diffraction for the Study of Deformation and Phase Transformation Microstructures at Deep Mantle Pressures and Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France, France</w:t>
+              <w:t xml:space="preserve">IUCr Congress and General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Melbourne, Victoria, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839263v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and anisotropy in pyrolite at lower mantle pressures and temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La diffraction multigrain pour l’étude des microstructures de transformation et déformation dans les expériences sous haute pression et haute température en cellule à enclumes de diamant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthias Krug</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920279v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution of olivine+serpentine aggregates under shear deformation: in-situ X-ray tomography and post-mortem electron microscopy study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Deformation and microstructures of Earth minerals at mantle P and T using multigrain X-ray crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Seminar on Rock Deformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lewiston, Maine, United States</w:t>
+              <w:t xml:space="preserve">Joint 28th AIRAPT and 60th EHPRG International Conference on High Pressure Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187801v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigrain Crystallography in Diamond Anvil Cell Experiments: Application for Phase Transformation and Deformation Microstructures in Earth Mantle Minerals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multigrain X-ray Diffraction for the Study of Deformation and Phase Transformation Microstructures at Deep Mantle Pressures and Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Diffraction Microstructure Imaging Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">Joint 28th AIRAPT and 60th EHPRG International Conference on High Pressure Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705627v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution in deforming olivine-serpentine aggregates at subduction zones conditions using in-situ X-ray tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Nouvelles opportunités au laser à électron libre européen pour l’étude de l’intérieur de la terre et des planètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Experimental Mineralogy, Petrology and Geochemistry (EMPG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164202v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions of olivine induced by high-energy X-ray Free Electron Laser – X-ray heating DAC experiments at HED Instrument, EuXFEL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Microstructures and anisotropy in pyrolite at lower mantle pressures and temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morard</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Keith Magali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, New Orleans, LA, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528304v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Evolution in Deforming Polymineralic Rock to Explain Shear Zones at Subduction Zones in the Earth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Surface wave detectability of transition zone anisotropy induced by non-Newtonian mantle flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Keith Magali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New Orleans (virtual), United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528417v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eformation Mechanisms In Fine-grained MgO Periclase At Pressures Of 1.6-8.3 GPa And Temperatures Of 875-1270 K</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+                <w:t xml:space="preserve">Microstructure evolution of olivine+serpentine aggregates under shear deformation: in-situ X-ray tomography and post-mortem electron microscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Mandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New Orleans (virtual), United States</w:t>
+              <w:t xml:space="preserve">Gordon Research Seminar on Rock Deformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lewiston, Maine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528447v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Change of Pyrolitic Material: In-situ Transformation of Ringwoodite to Bridgmanite at 660 km Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multigrain Crystallography in Diamond Anvil Cell Experiments: Application for Phase Transformation and Deformation Microstructures in Earth Mantle Minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMPG (Experimental Mineralogy, Petrology and Geochemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">2022 Diffraction Microstructure Imaging Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164273v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials microstructures in high pressure experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Phase transitions of olivine induced by high-energy X-ray Free Electron Laser – X-ray heating DAC experiments at HED Instrument, EuXFEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Energy Density Science Center Seminar Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Livermore, CA, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167708v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation Slip In Wadsleyite And Its Implications For The Seismic Anisotropy In The Mantle Transition Zone</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Microstructural evolution in deforming olivine-serpentine aggregates at subduction zones conditions using in-situ X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Mandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New Orleans, LA, United States</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Experimental Mineralogy, Petrology and Geochemistry (EMPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528321v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions in the lowermost mantle: effect on microstructures and seismic observables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Materials microstructures in high pressure experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Scale Seismic Imaging and Dynamics of the Earth’s Mantle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Collège de France, Paris, France</w:t>
+              <w:t xml:space="preserve">High Energy Density Science Center Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Livermore, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532515v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Plasticity and Strength of Shock-Compressed hcp-Iron up to 187(10) GPa and 4070(285) K</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kyle James Ramos</w:t>
+                <w:t xml:space="preserve">eformation Mechanisms In Fine-grained MgO Periclase At Pressures Of 1.6-8.3 GPa And Temperatures Of 875-1270 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lowell M Miyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, New Orleans, LA, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528361v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ studies of olivine-wadsleyite transformation and related microstructures between 12 to 22 GPa and 1500 to 1700 K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Phase Change of Pyrolitic Material: In-situ Transformation of Ringwoodite to Bridgmanite at 660 km Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Byka</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pakhomova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Kupenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Experimental Mineralogy, Petrology and Geochemistry (EMPG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">EMPG (Experimental Mineralogy, Petrology and Geochemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160168v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Change of Pyrolitic Material: In-situ Transformation and Induced Microstructures at 660 km Depth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilya Kupenko</w:t>
+                <w:t xml:space="preserve">Microstructure Evolution in Deforming Polymineralic Rock to Explain Shear Zones at Subduction Zones in the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Mandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2020, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164242v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-mortem electron microsopy study of plastic deformation in MgO periclase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transitions in the lowermost mantle: effect on microstructures and seismic observables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française des Microscopies (SFµ) junior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">Global Scale Seismic Imaging and Dynamics of the Earth’s Mantle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Collège de France, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134926v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydrostatic pressure on phase transitions and microstructures in polycrystalline materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dislocation Slip In Wadsleyite And Its Implications For The Seismic Anisotropy In The Mantle Transition Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photon Science Seminar Series, SLAC National Accelerator Laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Menlo Park, CA, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465674v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution in deforming olivine-serpentine aggregates at subduction zones conditions using in-situ X-ray tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Crystal Plasticity and Strength of Shock-Compressed hcp-Iron up to 187(10) GPa and 4070(285) K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovanndara Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Bolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Rittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle James Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2020, Online, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164106v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMEleSS tools A toolbox for high pressure multigrain diffraction experiments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-situ studies of olivine-wadsleyite transformation and related microstructures between 12 to 22 GPa and 1500 to 1700 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Svitlyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Byka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIST Workshop on Technical Aspects of Synchrotron X-ray and Neutron Measurements for Diffraction Microstructure Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Virtual meeting, United States</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Experimental Mineralogy, Petrology and Geochemistry (EMPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927349v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions in the lowermost mantle : effect on microstructures, seismics reflections, and dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase Change of Pyrolitic Material: In-situ Transformation and Induced Microstructures at 660 km Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pakhomova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Kupenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Section Seminar, Scripps Institution of Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2020, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508839v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure yield strength of rocksalt structures using quartz Raman piezometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Merkel</w:t>
+                <w:t xml:space="preserve">Effect of hydrostatic pressure on phase transitions and microstructures in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th High-Pressure Mineral Physics Seminar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photon Science Seminar Series, SLAC National Accelerator Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Menlo Park, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737111v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions in the mantle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Post-mortem electron microsopy study of plastic deformation in MgO periclase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lowell M Miyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CREEP Innovative Training Network Final Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française des Microscopies (SFµ) junior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289404v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions in the lowermost mantle: Effects on microstructures and seismic reflections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Microstructural evolution in deforming olivine-serpentine aggregates at subduction zones conditions using in-situ X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Mandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Earth Mini Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Münster, Germany</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373434v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and detectability of the bridgmanite to post-perovskite transformation in the Earth's D'' layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">TIMEleSS tools A toolbox for high pressure multigrain diffraction experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">NIST Workshop on Technical Aspects of Synchrotron X-ray and Neutron Measurements for Diffraction Microstructure Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual meeting, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172744v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microstructures de matériaux géophysiques sous l'angle des grands instruments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Phase transitions in the lowermost mantle : effect on microstructures, seismics reflections, and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Earth Section Seminar, Scripps Institution of Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289710v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite / Post-Perovskite Phase Transformation : Effect on Grain Sizes and Orientations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-pressure yield strength of rocksalt structures using quartz Raman piezometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Caracas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th High-Pressure Mineral Physics Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saint Malo, France. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330949v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-XRD Study of Phase Transformation Microstructures in Deep Earth Minerals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Phase transitions in the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D-MS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Elsingor, Denmark</w:t>
+              <w:t xml:space="preserve">CREEP Innovative Training Network Final Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330855v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations de phase à l'interface noyau-manteau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Phase transitions in the lowermost mantle: Effects on microstructures and seismic reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Deep Earth Mini Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330866v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation perovskite / post-perovskite dans la couche D&amp;quot;: cinétique et microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Kinetics and detectability of the bridgmanite to post-perovskite transformation in the Earth's D'' layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Konôpková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Programme National de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291289v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ time-resolved XRD of shock-compressed Fe to 200 GPa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les microstructures de matériaux géophysiques sous l'angle des grands instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289865v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Macles Androgynes du Zinc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">3D-XRD Study of Phase Transformation Microstructures in Deep Earth Minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Dorothea Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Svitlyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3D-MS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Elsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330863v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earth's inner core: a mineral physics perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Transformations de phase à l'interface noyau-manteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEDI (Study of the Earth's Deep Interior)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Edmonton, Canada</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290891v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Analysis of High Pressure Data for Olivine Deformation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La transformation perovskite / post-perovskite dans la couche D&amp;quot;: cinétique et microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">Journées du Programme National de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330844v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanism of periclase at varying pressure and temperature conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">In situ time-resolved XRD of shock-compressed Fe to 200 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovanndara Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna E Gleason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Bolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Rittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330841v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Stress Sensitivity of the Viscoplastic Upper Mantle, and Related Deformation Mechanisms at the Grain Scale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perovskite / Post-Perovskite Phase Transformation : Effect on Grain Sizes and Orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Dorothea Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Svitlyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168167v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in high-pressure materials rheology: from single-crystal to aggregate plasticity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les Macles Androgynes du Zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Solid Mechanics: Coupled Fields and Multiscale Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Castro Urdiales, Spain</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168197v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modeling of Upper Mantle Plasticity: Integrating Experimental and Theoretical data into Mean-field Schemes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Earth's inner core: a mineral physics perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">SEDI (Study of the Earth's Deep Interior)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168175v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing olivine single crystal and polycrystal rheology: evidence for supplementary accommodation mechanisms at grain boundaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">New Analysis of High Pressure Data for Olivine Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Raterron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb W Holyoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Tokle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168183v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic behavior of multiphase Earth mantle polycrystals inferred from micromechanical modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deformation mechanism of periclase at varying pressure and temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lowell M Miyagi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.1</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779249v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure Deformation of Earth Materials: From Single-Crystal Rheology to the Modeling of Upper-Mantle Plasticity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Cordier</w:t>
+                <w:t xml:space="preserve">Effective Stress Sensitivity of the Viscoplastic Upper Mantle, and Related Deformation Mechanisms at the Grain Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Raterron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.1</w:t>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779244v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of the viscoplastic behavior of Earth mantle polycrystals. International Symposium on Plasticity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing olivine single crystal and polycrystal rheology: evidence for supplementary accommodation mechanisms at grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Raterron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Juan, United States. pp.1</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779261v1</w:t>
+                <w:t xml:space="preserve">hal-01168183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and Rheology of the Earth Upper Mantle inferred from a multiscale approach.</w:t>
+                <w:t xml:space="preserve">Advances in high-pressure materials rheology: from single-crystal to aggregate plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Merkel</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Raterron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plasticité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1</w:t>
+              <w:t xml:space="preserve">New Trends in Solid Mechanics: Coupled Fields and Multiscale Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Castro Urdiales, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779264v1</w:t>
+                <w:t xml:space="preserve">hal-01168197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and rheology of the Earth's upper mantle inferred from a multiscale approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Modeling of Upper Mantle Plasticity: Integrating Experimental and Theoretical data into Mean-field Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Raterron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroDICE Conference - Ice deformation: from the model material to ice in natural environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Grenoble, France. pp.1</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779257v1</w:t>
+                <w:t xml:space="preserve">hal-01168175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of the viscoplastic behavior of multiphase Earth mantle polycrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Viscoplastic behavior of multiphase Earth mantle polycrystals inferred from micromechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Pressure Deformation of Earth Materials: From Single-Crystal Rheology to the Modeling of Upper-Mantle Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raterron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micromechanical modelling of the viscoplastic behavior of Earth mantle polycrystals. International Symposium on Plasticity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raterron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Juan, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructure and Rheology of the Earth Upper Mantle inferred from a multiscale approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Lebensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Plasticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructures and rheology of the Earth's upper mantle inferred from a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raterron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MicroDICE Conference - Ice deformation: from the model material to ice in natural environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Grenoble, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micromechanical modeling of the viscoplastic behavior of multiphase Earth mantle polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (28)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary work for experiments on inner core attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-3763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered or interconnected ? In-situ connectivity and topology from X-ray tomography on deformed serpentine+olivine aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer sous hautes pression au laser à électrons libres: diffraction au MHz, chauffage X, et métrologies associées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Iron at extreme condition at the EuXFEL: static and dynamic experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Ginestet</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Two-Seven-Four-Zero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Three-Zero-Three-Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Five-Seven-Zero-Zero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Research at High Pressure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Holderness NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544946v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHz X-Ray Diffraction and X-Ray-Heating in the Diamond Anvil Cell: a Metrology Study on Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 28th AIRAPT and 60th EHPRG International Conference on High Pressure Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigrain X-ray Diffraction, Data Processing Techniques, and Microstructures in Pyrolite at Lower Mantle Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le fer sous hautes pression au laser à électrons libres: diffraction au MHz, chauffage X, et métrologies associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920685v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigrain X-ray Diffraction for the Study of Deformation and Phase Transformation Microstructures at Deep Mantle Pressures and Temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Microstructures and anisotropy in pyrolite at lower mantle pressures and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">Study of the Earth's Deep Interior, SEDI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920789v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and anisotropy in pyrolite at lower mantle pressures and temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Multigrain X-ray Diffraction, Data Processing Techniques, and Microstructures in Pyrolite at Lower Mantle Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Study of the Earth's Deep Interior, SEDI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759694v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hunt for seismic anisotropy in the lower-mantle from the crystallographic preferred orientation of bridgmanite aggregates induced by large-scale flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Multigrain X-ray Diffraction for the Study of Deformation and Phase Transformation Microstructures at Deep Mantle Pressures and Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Study of the Earth's Deep Interior, SEDI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767721v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de pression et de température sur l'alliage de magnésium AZ61: diagramme de phase et équation d'état</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">On the hunt for seismic anisotropy in the lower-mantle from the crystallographic preferred orientation of bridgmanite aggregates induced by large-scale flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Keith Magali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Study of the Earth's Deep Interior, SEDI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839238v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Deformation and Microstructure Evolution in Deforming Olivine-Serpentine Aggregates at Subduction Zones Conditions: in-situ X-ray Tomography and post-mortem Electron Microscopy Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Effets de pression et de température sur l'alliage de magnésium AZ61: diagramme de phase et équation d'état</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New Orleans (virtual), United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532500v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Microstructures at the 660 km Discontinuity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilya Kupenko</w:t>
+                <w:t xml:space="preserve">Shear Deformation and Microstructure Evolution in Deforming Olivine-Serpentine Aggregates at Subduction Zones Conditions: in-situ X-ray Tomography and post-mortem Electron Microscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Mandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, New Orleans, LA, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531482v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivine to Wadsleyite Transformation in (Mg,Fe)2SiO4 and the 410 km Depth Discontinuity : Experiments and Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation of Microstructures at the 660 km Discontinuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Morvarid Saki</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pakhomova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Kupenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online event, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134911v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation in-situ par rayonnement X synchrotron du partitionement des contraintes lors de la déformation sous haute pression et haute température d'agrégats minéralogiques biphasés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Guignard</w:t>
+                <w:t xml:space="preserve">Olivine to Wadsleyite Transformation in (Mg,Fe)2SiO4 and the 410 km Depth Discontinuity : Experiments and Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krug Matthias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvarid Saki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RX2019 - 13ème colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967711v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la transformation de l'olivine (Mg,Fe)2SiO4 aux conditions de la discontinuité à 410 km de profondeur dans le manteau terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Svitlyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-Visco Plastic Modeling of CaGeO3 (pv) + MgO Deformation : Applicability for Understanding the Multiphase Rheology of the Lower Mantle</w:t>
+                <w:t xml:space="preserve">Evaluation in-situ par rayonnement X synchrotron du partitionement des contraintes lors de la déformation sous haute pression et haute température d'agrégats minéralogiques biphasés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Feng Shi</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pascal Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Raterron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, CA, France</w:t>
+              <w:t xml:space="preserve">RX2019 - 13ème colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967701v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and detectability of the bridgmanite to post-perovskite transformation in the Earth's D'' layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Konôpková</w:t>
+                <w:t xml:space="preserve">Elasto-Visco Plastic Modeling of CaGeO3 (pv) + MgO Deformation : Applicability for Understanding the Multiphase Rheology of the Lower Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huamiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, CA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417875v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses par EBSD de la déformation dans le périclase MgO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16575,1392 +17102,1517 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française des Microscopies (SFµ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des interfaces dans le manteau profond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Kinetics and detectability of the bridgmanite to post-perovskite transformation in the Earth's D'' layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Chantel</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Konôpková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330873v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation microstructures and their effect on seismic signals from the Earth's mantle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale des interfaces dans le manteau profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Dorothea Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEDI (Study of the Earth's Deep Interior)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Edmonton, Canada</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330887v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigrain Crystallography Study of Phase Transformation Microstructures in Deep Earth Minerals : Application of the Perovskite to Post-Perovskite Transformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Phase transformation microstructures and their effect on seismic signals from the Earth's mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Rochira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Dorothea Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">SEDI (Study of the Earth's Deep Interior)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330836v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRD of shock-compressed Gibeon meteorite to 100 GPa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multigrain Crystallography Study of Phase Transformation Microstructures in Deep Earth Minerals : Application of the Perovskite to Post-Perovskite Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290858v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la quantité de serpentine sur la rhéologie de serpentinites et la sismicité des zones de subduction : expériences de déformation sous haute pression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">XRD of shock-compressed Gibeon meteorite to 100 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna E Gleason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tecklenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Bolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Rittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330883v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of high pressure transformation microstructures using multigrain crystallography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence de la quantité de serpentine sur la rhéologie de serpentinites et la sismicité des zones de subduction : expériences de déformation sous haute pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pascal Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Angelika Dorothea Rosa</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330892v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of high pressure transformation microstructures using multigrain crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Svitlyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Dorothea Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMPG (Experimental Mineralogy, Petrology and Geochemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ESRF User meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331331v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the bridgmanite to post-perovskite transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations of high pressure transformation microstructures using multigrain crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Svitlyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Dorothea Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEDI (Study of the Earth's Deep Interior)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Edmonton, Canada</w:t>
+              <w:t xml:space="preserve">EMPG (Experimental Mineralogy, Petrology and Geochemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288825v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure deformation experiments at ID06-LVP: in-situ measurements of stress partitioning within two-phases aggregates for understanding strain localisation in rocks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Kinetics of the bridgmanite to post-perovskite transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Konôpková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SEDI (Study of the Earth's Deep Interior)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330888v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of olivine + antigorite aggregates : effect of phase proportions and in-situ evaluation of stress partitionning</w:t>
+                <w:t xml:space="preserve">High-pressure deformation experiments at ID06-LVP: in-situ measurements of stress partitioning within two-phases aggregates for understanding strain localisation in rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pascal Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Raterron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Guignard</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">ESRF User meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330848v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deformation of olivine + antigorite aggregates : effect of phase proportions and in-situ evaluation of stress partitionning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pascal Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Raterron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction study of the micromechanical properties of olivine during its HP-HT phase transitions, implications for global mantle convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Dorothea Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujoy Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17970,618 +18622,618 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Body-Centered Cubic Iron above 200 Gigapascals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Konopkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Edmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianna Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data supporting “On the influence of pressure, phase transitions, and water on large-scale seismic anisotropy underneath a subduction zone”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Keith Magali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of anisotropy in the Earth mantle from multigrain crystallography experiments in the diamond anvil cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructures in Earth mantle minerals: using MTEX to track grains and physical properties of polycrystals in high pressure experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of subduction zones multiphase rocks: in situ, high pressure experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale model of global inner-core anisotropy induced by hcp-alloy plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId454"/>
+      <w:footerReference w:type="default" r:id="rId464"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18649,51 +19301,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2721D1C5"/>
+    <w:nsid w:val="26DB50B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18797,51 +19449,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C765FACD"/>
+    <w:nsid w:val="2A38E3E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19031,51 +19683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umet.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iuf.amue.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eps.berkeley.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issp.u-tokyo.ac.jp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lgltpe.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gl.ciw.edu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://merkel.texture.rocks/CV/%C3%89cole%20Normale%20Sup%C3%A9rieure%20de%20Lyon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lyceeduparc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ac-lyon.fr/etab/lycees/lyc-01/international/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05474470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ginestet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Husband" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaisle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edmund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303953" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05442451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyao Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Celeste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pandolfi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ricks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0300182" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kraus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rips" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#246;rner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vorberger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Ranjan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09035-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plueckthun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kaa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giordano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Husband" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schoelmerich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/m616-lzw7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05044364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin S. Wark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Peake" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stevens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Heighway" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ping" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256844" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Heighway" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Peake" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stevens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Wark" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albertazzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Hutchinson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Mcbride" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04990899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Keith Magali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Elisa Ledoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011827" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos N. Tom&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.063603" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Chuvashova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Husband" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Strohm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028823" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Ferrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raterron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb028073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Keith K Magali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Ledoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae165" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04708618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Ball" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Husband" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mchardy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Mcmahon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strohm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0215908" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey-Phillip Gay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ledoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krug" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pakhomova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109433" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201702" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pege" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nagy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Libon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51796-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04189353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Mandolini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577523005374" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04188341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prescher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Appel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baehtz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Baron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142196" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8731" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvarid Saki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04199829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Prescher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149836" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03978933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03853130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolesnikov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kupenko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achorner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pl&#252;ckthun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Liermann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.974148" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03663669v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Yue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Hong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.6.053603" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell Miyagi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.849777" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010544" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03256610v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tecklenburg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colina-Ruiz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanndara Hok" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bolme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galtier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11060567" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03213668v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Liermann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schropp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521002551" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03428672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rittman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle James Ramos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.205501" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Couper" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Langrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Dobson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-591-2021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Zadoia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel M Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sanchez-Benitez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02721A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02937692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lincot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitgirard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.104103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02558603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Immoor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Marquardt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell M Miyagi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speziale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143293" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13482-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02284714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Speziale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ermakov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115350" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02168201v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bollinger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.10.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Caracas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cardon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.02.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte-Kerzel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8060240" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Immoor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marquardt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miyagi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287190v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.12.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskosz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ingrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depecker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4999951" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01899915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lincot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cardin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deguen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merkel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608425v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Rosa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Merkulova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Svitlyk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Jacobs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1245297" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoual" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anzellini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Occelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112259v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062862" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198767v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Raterron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.05.022" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260088v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lincot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Deguen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.04.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.11.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679836v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Deguen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.08.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XMDJGR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560109v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Merkel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533030v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yagi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagayoshi Sata" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Ohishi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.05.018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen K. Mcnamara" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kubo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1140609" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107601v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilairet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1148494" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095209v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferroir" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Onozawa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yagi*" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Miyajima" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1879" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613949v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Miyajimab" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2214224" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102107v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Jephcoat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shu H.-K. Mao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Hemley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002690100207" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04522765v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Rosa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891121v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167007v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02151009v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e327d6ae5b2819d72d5ffc44df13746f92bca24e;origin=https://hal.archives-ouvertes.fr/hal-04347374;visit=swh:1:snp:44120d3d1552241922ab647bbd8f4a639b6001be;anchor=swh:1:rel:65ef7d29792ef22de36554c323e0d404cb7f4ff6;path=/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05246640v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237126v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05379396v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05459008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609017v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20584" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642763v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642758v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04811197v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04192902v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323338v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187755v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187746v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759685v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03839263v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920279v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187801v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03705627v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164202v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528304v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528417v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164273v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kupenko" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167708v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528321v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03532515v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528361v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03160168v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Byka" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164242v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03134926v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465674v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164106v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927349v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508839v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737111v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289404v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02373434v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02172744v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289710v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330949v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Dorothea Rosa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dobson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330855v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330866v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291289v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289865v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna E Gleason" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330863v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tom&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290891v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330844v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb W Holyoke" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Tokle" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330841v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168167v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168197v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168175v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168183v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779249v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779244v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raterron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779261v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779264v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779257v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779253v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237209v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Carin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3763" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237223v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13729" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544946v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187786v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ginestet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920685v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920789v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759694v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03767721v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03839238v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03532500v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03531482v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03134911v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krug Matthias" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02967711v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pascal Ferrand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03133025v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02967701v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huamiao Wang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02417875v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277925v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330873v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330887v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rochira" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330836v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290858v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330883v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330892v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331331v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288825v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330888v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330848v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330760v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Ghosh" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393344v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Konopkova" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianna Ball" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dewaele" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04963619v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03852898v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03653148v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164282v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259186v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Cardin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umet.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iuf.amue.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eps.berkeley.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issp.u-tokyo.ac.jp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lgltpe.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gl.ciw.edu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://merkel.texture.rocks/CV/%C3%89cole%20Normale%20Sup%C3%A9rieure%20de%20Lyon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lyceeduparc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ac-lyon.fr/etab/lycees/lyc-01/international/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05474470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ginestet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Husband" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaisle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edmund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303953" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kraus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rips" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#246;rner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vorberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Ranjan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09035-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05442451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyao Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Celeste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pandolfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ricks" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0300182" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plueckthun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kaa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giordano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Husband" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schoelmerich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/m616-lzw7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05044364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin S. Wark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Peake" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stevens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Heighway" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ping" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256844" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Heighway" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Peake" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stevens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Wark" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albertazzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Hutchinson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Mcbride" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04990899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Keith Magali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Elisa Ledoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011827" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos N. Tom&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.063603" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Chuvashova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Husband" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Strohm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028823" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Ferrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raterron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb028073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Keith K Magali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Ledoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae165" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609044v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey-Phillip Gay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ledoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krug" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pakhomova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109433" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04708618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Ball" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Husband" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mchardy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Mcmahon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strohm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0215908" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201702" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pege" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nagy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Libon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51796-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04189353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Mandolini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577523005374" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvarid Saki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04199829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Prescher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149836" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8731" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04188341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prescher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Appel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baehtz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Baron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142196" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03978933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03853130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolesnikov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kupenko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achorner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pl&#252;ckthun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Liermann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.974148" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03663669v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Yue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Hong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.6.053603" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell Miyagi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.849777" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010544" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03256610v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tecklenburg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colina-Ruiz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanndara Hok" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bolme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galtier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11060567" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03213668v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Liermann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schropp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521002551" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03428672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rittman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle James Ramos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.205501" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Couper" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Langrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Dobson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-591-2021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Zadoia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel M Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sanchez-Benitez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02721A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02937692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lincot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitgirard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.104103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02558603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Immoor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Marquardt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell M Miyagi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speziale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143293" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13482-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02284714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Speziale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ermakov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115350" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02168201v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bollinger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.10.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Caracas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cardon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.02.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte-Kerzel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8060240" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Immoor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marquardt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miyagi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287190v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.12.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskosz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ingrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depecker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4999951" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01899915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lincot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cardin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deguen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merkel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608425v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Rosa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Merkulova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Svitlyk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Jacobs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1245297" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoual" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anzellini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Occelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112259v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062862" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198767v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Raterron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.05.022" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980640v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.11.012" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260088v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lincot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Deguen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.04.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679836v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Deguen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.08.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XMDJGR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560109v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Merkel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533030v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yagi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagayoshi Sata" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Ohishi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.05.018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen K. Mcnamara" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kubo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1140609" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107601v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilairet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1148494" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095209v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferroir" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Onozawa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yagi*" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Miyajima" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1879" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613949v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Miyajimab" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2214224" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102107v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Jephcoat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shu H.-K. Mao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Hemley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002690100207" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04522765v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Rosa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891121v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167007v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02151009v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e327d6ae5b2819d72d5ffc44df13746f92bca24e;origin=https://hal.archives-ouvertes.fr/hal-04347374;visit=swh:1:snp:44120d3d1552241922ab647bbd8f4a639b6001be;anchor=swh:1:rel:65ef7d29792ef22de36554c323e0d404cb7f4ff6;path=/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571892v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583218v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ginestet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9786" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05379396v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583233v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Community Proposal Two-Seven-Four-Zero" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Community Proposal Three-Zero-Three-Six" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Community Proposal Five-Seven-Zero-Zero" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237126v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05246640v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05459008v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583255v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609017v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20584" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642758v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583192v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04811197v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04192902v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323338v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187755v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187746v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03839263v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920279v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759685v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187801v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03705627v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528304v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164202v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167708v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528447v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164273v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kupenko" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528417v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03532515v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528321v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528361v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03160168v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Byka" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164242v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465674v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03134926v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164106v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927349v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508839v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737111v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289404v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02373434v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02172744v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289710v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330855v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Dorothea Rosa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dobson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330866v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291289v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289865v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna E Gleason" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330949v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330863v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tom&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290891v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330844v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb W Holyoke" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Tokle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330841v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168167v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168183v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168197v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168175v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779249v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779244v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raterron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779261v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779264v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779257v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779253v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237209v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Carin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3763" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237223v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13729" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583202v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187786v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544946v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759694v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920685v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920789v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03767721v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03839238v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03532500v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03531482v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03134911v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krug Matthias" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03133025v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02967711v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pascal Ferrand" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02967701v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huamiao Wang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277925v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02417875v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330873v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330887v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rochira" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330836v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290858v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330883v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330892v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331331v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288825v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330888v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330848v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330760v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Ghosh" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393344v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Konopkova" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianna Ball" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dewaele" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04963619v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03852898v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03653148v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164282v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259186v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Cardin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>