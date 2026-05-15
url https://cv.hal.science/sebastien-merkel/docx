--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2055,291 +2055,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-dependent large-scale seismic anisotropy induced by non-Newtonian mantle flow</w:t>
+                <w:t xml:space="preserve">Depth Dependent Deformation and Anisotropy of Pyrolite in the Earth's Lower Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Keith K Magali</w:t>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E E Ledoux</w:t>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Thomas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pakhomova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae165⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Geophysical Research Letters, 51 (11), pp.e2024GL109433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gl109433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670847v1</w:t>
+                <w:t xml:space="preserve">hal-04609044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Dependent Deformation and Anisotropy of Pyrolite in the Earth's Lower Mantle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure-dependent large-scale seismic anisotropy induced by non-Newtonian mantle flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Krug</w:t>
+                <w:t xml:space="preserve">John Keith K Magali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chantel</w:t>
+                <w:t xml:space="preserve">E E Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Pakhomova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Geophysical Research Letters, 51 (11), pp.e2024GL109433. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238 (1), pp.400 - 419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024gl109433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609044v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement bias in self-heating x-ray free electron laser experiments from diffraction studies of phase transformation in titanium</w:t>
               </w:r>
@@ -2740,51 +2740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of two-phase aggregates with in situ X-ray tomography in rotating Paris–Edinburgh cell at GPa pressures and high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,364 +2855,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation Mechanisms, Microstructures, and Seismic Anisotropy of Wadsleyite in the Earth's Transition Zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+                <w:t xml:space="preserve">MHz free electron laser x-ray diffraction and modeling of pulsed laser heated diamond anvil cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morvarid Saki</w:t>
+                <w:t xml:space="preserve">David Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Konôpková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel J Husband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Gay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+                <w:t xml:space="preserve">Clemens Prescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023gc011026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Applied Physics, 134 (9), pp.095904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0149836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288703v1</w:t>
+                <w:t xml:space="preserve">hal-04199829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MHz free electron laser x-ray diffraction and modeling of pulsed laser heated diamond anvil cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jaisle</w:t>
+                <w:t xml:space="preserve">Deformation Mechanisms, Microstructures, and Seismic Anisotropy of Wadsleyite in the Earth's Transition Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvarid Saki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cébron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachel J Husband</w:t>
+                <w:t xml:space="preserve">Jeffrey Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Prescher</w:t>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Journal of Applied Physics, 134 (9), pp.095904. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Geochemistry, Geophysics, Geosystems, 24 (11), pp.e2023GC011026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0149836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023gc011026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199829v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ study of microstructures induced by the olivine to wadsleyite transformation at conditions of the 410 km depth discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3397,103 +3397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation microstructures in pyrolite under stress: Implications for anisotropy in subducting slabs below the 660 km discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pakhomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Earth and Planetary Science Letters, 604, pp.118015. </w:t>
@@ -3678,51 +3678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation and slip systems of CaCl2-type MnO2 under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3795,51 +3795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of Polycrystalline MgO Up to 8.3 GPa and 1270 K: Microstructures, Dominant Slip-Systems, and Transition to Grain Boundary Sliding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3929,103 +3929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textures Induced by the Coesite‐Stishovite Transition and Implications for the Visibility of the X‐Discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvarid Saki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Geochemistry, Geophysics, Geosystems, 23 (10), pp.e2022GC010544. </w:t>
@@ -4465,51 +4465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of NaCoF3 perovskite and post-perovskite up to 30 GPa and 1013 K: implications for plastic deformation and transformation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowell Miyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,265 +4593,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure exploration in the Li – Ln – V – O system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural effects and mechanism of bcc-hcp-bcc transformations in polycrystalline iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Zadoia</w:t>
+                <w:t xml:space="preserve">Ainhoa Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel M Arévalo-López</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Petitgirard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0DT02721A⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Physical Review B, 102, pp.104103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.104103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934278v1</w:t>
+                <w:t xml:space="preserve">hal-02937692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural effects and mechanism of bcc-hcp-bcc transformations in polycrystalline iron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+                <w:t xml:space="preserve">High pressure exploration in the Li – Ln – V – O system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Zadoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel M Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Sanchez-Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainhoa Lincot</w:t>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Petitgirard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Blach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Physical Review B, 102, pp.104103. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.13663-13670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.104103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0DT02721A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937692v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved setup for radial diffraction experiments at high pressures and high temperatures in a resistive graphite-heated diamond anvil cell</w:t>
               </w:r>
@@ -5745,51 +5745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting seismic anisotropy above the 410 km discontinuity using reflection coefficients of underside reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvarid Saki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6775,51 +6775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Raterron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8475,77 +8475,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIMEleSS-tools - Multigrain Crystallography in the Diamond Anvil Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:e327d6ae5b2819d72d5ffc44df13746f92bca24e;origin=https://hal.archives-ouvertes.fr/hal-04347374;visit=swh:1:snp:44120d3d1552241922ab647bbd8f4a639b6001be;anchor=swh:1:rel:65ef7d29792ef22de36554c323e0d404cb7f4ff6;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9444,273 +9444,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation and deformation microstrucures in Earth's mantle minerals up to 110 GPa and 2000 K using multigrain X-ray crystallography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron at extreme condition at the EuXFEL: static and dynamic experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Two-Seven-Four-Zero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Three-Zero-Three-Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Proposal Five-Seven-Zero-Zero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOTOM International Conference on the Textures of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Métallurgie et de Matériaux; Laboratoire d'étude des microstructures et de mécanique des matériaux, Jul 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Research at High Pressure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Seminar, Jul 2024, Holderness NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642758v1</w:t>
+                <w:t xml:space="preserve">hal-05583192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron at extreme condition at the EuXFEL: static and dynamic experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transformation and deformation microstrucures in Earth's mantle minerals up to 110 GPa and 2000 K using multigrain X-ray crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Speziale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research at High Pressure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Seminar, Jul 2024, Holderness NH, United States</w:t>
+              <w:t xml:space="preserve">ICOTOM International Conference on the Textures of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Métallurgie et de Matériaux; Laboratoire d'étude des microstructures et de mécanique des matériaux, Jul 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583192v1</w:t>
+                <w:t xml:space="preserve">hal-04642758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigrain crystallography: new tools for high pressure discoveries</w:t>
               </w:r>
@@ -9778,90 +9778,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigrain X-ray Diffraction for the Study of Deformation and Phase Transformation Microstructures at Deep Mantle Pressures and Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUCr Congress and General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Melbourne, Victoria, Australia</w:t>
@@ -9903,90 +9903,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffraction multigrain pour l’étude des microstructures de transformation et déformation dans les expériences sous haute pression et haute température en cellule à enclumes de diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
@@ -10097,90 +10097,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigrain X-ray Diffraction for the Study of Deformation and Phase Transformation Microstructures at Deep Mantle Pressures and Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 28th AIRAPT and 60th EHPRG International Conference on High Pressure Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Edinburgh, United Kingdom</w:t>
@@ -10203,277 +10203,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles opportunités au laser à électron libre européen pour l’étude de l’intérieur de la terre et des planètes</w:t>
+                <w:t xml:space="preserve">Microstructures and anisotropy in pyrolite at lower mantle pressures and temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Keith Magali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839263v1</w:t>
+                <w:t xml:space="preserve">hal-03920279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and anisotropy in pyrolite at lower mantle pressures and temperatures</w:t>
+                <w:t xml:space="preserve">Nouvelles opportunités au laser à électron libre européen pour l’étude de l’intérieur de la terre et des planètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthias Krug</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920279v1</w:t>
+                <w:t xml:space="preserve">hal-03839263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface wave detectability of transition zone anisotropy induced by non-Newtonian mantle flow</w:t>
               </w:r>
@@ -10485,51 +10485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Keith Magali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10580,51 +10580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10774,51 +10774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10899,51 +10899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11067,51 +11067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eformation Mechanisms In Fine-grained MgO Periclase At Pressures Of 1.6-8.3 GPa And Temperatures Of 875-1270 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11192,90 +11192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Change of Pyrolitic Material: In-situ Transformation of Ringwoodite to Bridgmanite at 660 km Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pakhomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kupenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11330,51 +11330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure Evolution in Deforming Polymineralic Rock to Explain Shear Zones at Subduction Zones in the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11511,103 +11511,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation Slip In Wadsleyite And Its Implications For The Seismic Anisotropy In The Mantle Transition Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans, LA, United States</w:t>
@@ -11761,64 +11761,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ studies of olivine-wadsleyite transformation and related microstructures between 12 to 22 GPa and 1500 to 1700 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11886,90 +11886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Change of Pyrolitic Material: In-situ Transformation and Induced Microstructures at 660 km Depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pakhomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kupenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12080,51 +12080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-mortem electron microsopy study of plastic deformation in MgO periclase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12231,51 +12231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13797,51 +13797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowell M Miyagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13879,51 +13879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Stress Sensitivity of the Viscoplastic Upper Mantle, and Related Deformation Mechanisms at the Grain Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14039,51 +14039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Raterron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14259,51 +14259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling of Upper Mantle Plasticity: Integrating Experimental and Theoretical data into Mean-field Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Raterron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15162,51 +15162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary work for experiments on inner core attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15292,51 +15292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15685,90 +15685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructures and anisotropy in pyrolite at lower mantle pressures and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15810,103 +15810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigrain X-ray Diffraction, Data Processing Techniques, and Microstructures in Pyrolite at Lower Mantle Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, IL, United States</w:t>
@@ -15948,90 +15948,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigrain X-ray Diffraction for the Study of Deformation and Phase Transformation Microstructures at Deep Mantle Pressures and Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, IL, United States</w:t>
@@ -16073,51 +16073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hunt for seismic anisotropy in the lower-mantle from the crystallographic preferred orientation of bridgmanite aggregates induced by large-scale flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Keith Magali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16168,51 +16168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de pression et de température sur l'alliage de magnésium AZ61: diagramme de phase et équation d'état</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16276,51 +16276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Deformation and Microstructure Evolution in Deforming Olivine-Serpentine Aggregates at Subduction Zones Conditions: in-situ X-ray Tomography and post-mortem Electron Microscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Mandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16388,90 +16388,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Microstructures at the 660 km Discontinuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pakhomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kupenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16513,103 +16513,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivine to Wadsleyite Transformation in (Mg,Fe)2SiO4 and the 410 km Depth Discontinuity : Experiments and Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey-Phillip Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krug Matthias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvarid Saki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online event, France</w:t>
@@ -16638,64 +16638,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la transformation de l'olivine (Mg,Fe)2SiO4 aux conditions de la discontinuité à 410 km de profondeur dans le manteau terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17013,51 +17013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses par EBSD de la déformation dans le périclase MgO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17276,90 +17276,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des interfaces dans le manteau profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Dorothea Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
@@ -17427,51 +17427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Rochira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Dorothea Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17507,497 +17507,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigrain Crystallography Study of Phase Transformation Microstructures in Deep Earth Minerals : Application of the Perovskite to Post-Perovskite Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la quantité de serpentine sur la rhéologie de serpentinites et la sismicité des zones de subduction : expériences de déformation sous haute pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pascal Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330836v1</w:t>
+                <w:t xml:space="preserve">hal-02330883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRD of shock-compressed Gibeon meteorite to 100 GPa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations of high pressure transformation microstructures using multigrain crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Svitlyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Dorothea Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">ESRF User meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290858v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la quantité de serpentine sur la rhéologie de serpentinites et la sismicité des zones de subduction : expériences de déformation sous haute pression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigrain Crystallography Study of Phase Transformation Microstructures in Deep Earth Minerals : Application of the Perovskite to Post-Perovskite Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Hilairet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330883v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of high pressure transformation microstructures using multigrain crystallography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XRD of shock-compressed Gibeon meteorite to 100 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna E Gleason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tecklenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Bolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Rittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angelika Dorothea Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330892v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of high pressure transformation microstructures using multigrain crystallography</w:t>
               </w:r>
@@ -18022,51 +18022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Svitlyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Dorothea Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18281,51 +18281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Raterron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRF User meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t>
@@ -18596,578 +18596,692 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Body-Centered Cubic Iron above 200 Gigapascals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of water, iron and deformation across the mantle transition zone on the P 410 P and S 410 S seismic precursors -an early investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvarid Saki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Konopkova</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Angelo Pisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393344v1</w:t>
+                <w:t xml:space="preserve">hal-05603477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data supporting “On the influence of pressure, phase transitions, and water on large-scale seismic anisotropy underneath a subduction zone”</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observation of Body-Centered Cubic Iron above 200 Gigapascals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Konopkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Edmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianna Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963619v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of anisotropy in the Earth mantle from multigrain crystallography experiments in the diamond anvil cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data supporting “On the influence of pressure, phase transitions, and water on large-scale seismic anisotropy underneath a subduction zone”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Keith Magali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852898v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructures in Earth mantle minerals: using MTEX to track grains and physical properties of polycrystals in high pressure experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of subduction zones multiphase rocks: in situ, high pressure experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Models of anisotropy in the Earth mantle from multigrain crystallography experiments in the diamond anvil cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164282v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deformation of subduction zones multiphase rocks: in situ, high pressure experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Mandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiscale model of global inner-core anisotropy induced by hcp-alloy plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19175,65 +19289,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId464"/>
+      <w:footerReference w:type="default" r:id="rId466"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19301,51 +19415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26DB50B1"/>
+    <w:nsid w:val="76613ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19449,51 +19563,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A38E3E3"/>
+    <w:nsid w:val="0B5A4E5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19683,51 +19797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umet.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iuf.amue.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eps.berkeley.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issp.u-tokyo.ac.jp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lgltpe.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gl.ciw.edu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://merkel.texture.rocks/CV/%C3%89cole%20Normale%20Sup%C3%A9rieure%20de%20Lyon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lyceeduparc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ac-lyon.fr/etab/lycees/lyc-01/international/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05474470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ginestet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Husband" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaisle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edmund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303953" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kraus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rips" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#246;rner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vorberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Ranjan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09035-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05442451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyao Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Celeste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pandolfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ricks" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0300182" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plueckthun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kaa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giordano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Husband" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schoelmerich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/m616-lzw7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05044364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin S. Wark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Peake" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stevens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Heighway" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ping" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256844" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Heighway" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Peake" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stevens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Wark" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albertazzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Hutchinson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Mcbride" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04990899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Keith Magali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Elisa Ledoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011827" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos N. Tom&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.063603" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Chuvashova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Husband" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Strohm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028823" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Ferrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raterron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb028073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Keith K Magali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Ledoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae165" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609044v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey-Phillip Gay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ledoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krug" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pakhomova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109433" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04708618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Ball" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Husband" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mchardy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Mcmahon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strohm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0215908" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201702" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pege" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nagy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Libon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51796-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04189353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Mandolini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577523005374" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvarid Saki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04199829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Prescher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149836" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8731" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04188341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prescher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Appel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baehtz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Baron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142196" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03978933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03853130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolesnikov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kupenko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achorner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pl&#252;ckthun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Liermann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.974148" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03663669v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Yue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Hong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.6.053603" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell Miyagi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.849777" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010544" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03256610v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tecklenburg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colina-Ruiz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanndara Hok" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bolme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galtier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11060567" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03213668v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Liermann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schropp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521002551" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03428672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rittman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle James Ramos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.205501" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Couper" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Langrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Dobson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-591-2021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Zadoia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel M Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sanchez-Benitez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02721A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02937692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lincot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitgirard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.104103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02558603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Immoor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Marquardt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell M Miyagi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speziale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143293" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13482-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02284714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Speziale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ermakov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115350" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02168201v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bollinger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.10.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Caracas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cardon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.02.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte-Kerzel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8060240" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Immoor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marquardt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miyagi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287190v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.12.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskosz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ingrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depecker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4999951" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01899915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lincot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cardin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deguen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merkel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608425v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Rosa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Merkulova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Svitlyk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Jacobs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1245297" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoual" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anzellini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Occelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112259v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062862" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198767v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Raterron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.05.022" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980640v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.11.012" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260088v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lincot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Deguen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.04.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679836v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Deguen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.08.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XMDJGR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560109v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Merkel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533030v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yagi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagayoshi Sata" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Ohishi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.05.018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen K. Mcnamara" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kubo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1140609" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107601v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilairet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1148494" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095209v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferroir" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Onozawa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yagi*" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Miyajima" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1879" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613949v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Miyajimab" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2214224" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102107v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Jephcoat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shu H.-K. Mao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Hemley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002690100207" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04522765v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Rosa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891121v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167007v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02151009v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e327d6ae5b2819d72d5ffc44df13746f92bca24e;origin=https://hal.archives-ouvertes.fr/hal-04347374;visit=swh:1:snp:44120d3d1552241922ab647bbd8f4a639b6001be;anchor=swh:1:rel:65ef7d29792ef22de36554c323e0d404cb7f4ff6;path=/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571892v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583218v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ginestet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9786" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05379396v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583233v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Community Proposal Two-Seven-Four-Zero" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Community Proposal Three-Zero-Three-Six" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Community Proposal Five-Seven-Zero-Zero" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237126v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05246640v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05459008v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583255v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609017v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20584" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642758v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583192v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04811197v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04192902v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323338v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187755v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187746v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03839263v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920279v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759685v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187801v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03705627v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528304v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164202v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167708v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528447v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164273v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kupenko" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528417v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03532515v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528321v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528361v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03160168v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Byka" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164242v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465674v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03134926v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164106v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927349v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508839v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737111v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289404v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02373434v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02172744v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289710v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330855v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Dorothea Rosa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dobson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330866v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291289v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289865v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna E Gleason" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330949v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330863v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tom&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290891v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330844v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb W Holyoke" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Tokle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330841v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168167v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168183v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168197v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168175v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779249v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779244v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raterron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779261v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779264v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779257v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779253v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237209v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Carin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3763" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237223v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13729" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583202v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187786v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544946v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759694v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920685v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920789v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03767721v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03839238v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03532500v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03531482v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03134911v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krug Matthias" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03133025v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02967711v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pascal Ferrand" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02967701v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huamiao Wang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277925v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02417875v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330873v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330887v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rochira" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330836v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290858v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330883v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330892v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331331v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288825v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330888v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330848v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330760v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Ghosh" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393344v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Konopkova" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianna Ball" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dewaele" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04963619v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03852898v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03653148v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164282v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259186v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Cardin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umet.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iuf.amue.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eps.berkeley.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issp.u-tokyo.ac.jp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lgltpe.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gl.ciw.edu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lille1.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://merkel.texture.rocks/CV/%C3%89cole%20Normale%20Sup%C3%A9rieure%20de%20Lyon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lyceeduparc.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ac-lyon.fr/etab/lycees/lyc-01/international/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05474470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ginestet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel J Husband" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaisle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edmund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0303953" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kraus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rips" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#246;rner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vorberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Ranjan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09035-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05442451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyao Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Celeste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pandolfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ricks" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0300182" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plueckthun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kaa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giordano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Husband" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schoelmerich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/m616-lzw7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05044364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin S. Wark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Peake" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stevens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Heighway" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ping" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256844" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Heighway" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Peake" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stevens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Wark" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albertazzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Hutchinson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Mcbride" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04990899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Keith Magali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Elisa Ledoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011827" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guignard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos N. Tom&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.063603" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Chuvashova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Husband" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Strohm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028823" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Ferrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raterron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb028073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey-Phillip Gay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ledoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krug" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pakhomova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109433" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Keith K Magali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Ledoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04708618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Ball" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Husband" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mchardy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Mcmahon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strohm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0215908" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201702" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pege" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nagy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Libon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51796-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04189353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Mandolini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577523005374" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04199829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Prescher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0149836" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvarid Saki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8731" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04188341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prescher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Appel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baehtz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Baron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142196" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03978933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03853130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolesnikov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kupenko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achorner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pl&#252;ckthun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Liermann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.974148" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03663669v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Yue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Hong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.6.053603" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell Miyagi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.849777" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010544" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03256610v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tecklenburg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colina-Ruiz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanndara Hok" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bolme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galtier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11060567" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03213668v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Liermann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schropp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521002551" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03428672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rittman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle James Ramos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.205501" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Couper" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Langrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Dobson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-33-591-2021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02937692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lincot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitgirard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.104103" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934278v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Zadoia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel M Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sanchez-Benitez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02721A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02558603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Immoor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Marquardt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowell M Miyagi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speziale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143293" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13482-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02284714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Speziale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ermakov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115350" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02168201v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bollinger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.10.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Caracas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cardon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.02.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte-Kerzel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8060240" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Immoor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marquardt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miyagi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287190v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.12.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskosz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ingrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depecker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.04.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4999951" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01899915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lincot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cardin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deguen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merkel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608425v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Rosa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Merkulova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Svitlyk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Jacobs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1245297" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoual" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anzellini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Occelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112259v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062862" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198767v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cordier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Raterron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.05.022" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980640v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.11.012" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260088v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lincot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Deguen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.04.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679836v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Deguen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.08.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XMDJGR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560109v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Merkel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533030v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yagi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagayoshi Sata" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Ohishi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.05.018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen K. Mcnamara" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kubo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1140609" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107601v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilairet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1148494" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095209v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferroir" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Onozawa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yagi*" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Miyajima" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1879" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613949v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Miyajimab" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2214224" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102107v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Jephcoat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shu H.-K. Mao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Hemley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002690100207" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04522765v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Rosa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891121v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167007v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02151009v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e327d6ae5b2819d72d5ffc44df13746f92bca24e;origin=https://hal.archives-ouvertes.fr/hal-04347374;visit=swh:1:snp:44120d3d1552241922ab647bbd8f4a639b6001be;anchor=swh:1:rel:65ef7d29792ef22de36554c323e0d404cb7f4ff6;path=/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571892v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583218v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ginestet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9786" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05379396v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583233v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Community Proposal Two-Seven-Four-Zero" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Community Proposal Three-Zero-Three-Six" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Community Proposal Five-Seven-Zero-Zero" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237126v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05246640v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05459008v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583255v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609017v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20584" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583192v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04642758v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04811197v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04192902v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04323338v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187755v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187746v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920279v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03839263v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759685v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187801v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03705627v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528304v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164202v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167708v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528447v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164273v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kupenko" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528417v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03532515v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528321v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03528361v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03160168v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Byka" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164242v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465674v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03134926v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164106v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927349v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02508839v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737111v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289404v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02373434v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02172744v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289710v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330855v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Dorothea Rosa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dobson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330866v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291289v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289865v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna E Gleason" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330949v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330863v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tom&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290891v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330844v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb W Holyoke" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Tokle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330841v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168167v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168183v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168197v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168175v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779249v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bollinger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779244v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raterron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779261v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779264v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779257v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779253v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237209v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Carin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3763" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05237223v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13729" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583202v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04187786v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04544946v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759694v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920685v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920789v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03767721v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03839238v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03532500v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03531482v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03134911v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krug Matthias" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03133025v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02967711v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pascal Ferrand" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02967701v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huamiao Wang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277925v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02417875v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330873v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330887v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rochira" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330883v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330892v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330836v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290858v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331331v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288825v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330888v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330848v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330760v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Ghosh" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603477v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pisconti" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393344v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Konopkova" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianna Ball" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dewaele" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04963619v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03653148v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03852898v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03164282v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259186v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Cardin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>